--- v0 (2025-10-12)
+++ v1 (2026-07-21)
@@ -3,168 +3,107 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Olivia Holm Møller" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3631" uniqueCount="1849" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="683" uniqueCount="380" xml:space="preserve">
   <si>
     <t>Datering</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>Udateret. Muligvis fra året 1900</t>
+    <t>Udateret</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Olivia Holm-Møller</t>
   </si>
   <si>
-    <t>Elise Konstantin-Hansen</t>
+    <t>Thora Constantin-Hansen</t>
+  </si>
+  <si>
+    <t>Værnehjemmet nævnes også i et andet brev til Thora Constantin-Hansen. Se Udateret. Muligvis fra september 1900.</t>
   </si>
   <si>
     <t>Holstebro Kunstmuseum</t>
-  </si>
-[...62 lines deleted...]
-    <t>Værnehjemmet nævnes også i et andet brev til Thora Constantin-Hansen. Se Udateret. Muligvis fra september 1900.</t>
   </si>
   <si>
     <t>Olivia Holm-Møller fortæller, at hun har forsøgt at bruge Thora Constantin-Hansens tre paragraffer, men at rådene ikke er så nemme at følge, når det kommer til "trolden" i hende selv. Afslutningsvis fortæller hun, at hun har kontaktet værnehjemmet.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/VZpX</t>
   </si>
   <si>
     <t>Kære Thora Constantin-Hansen!
 De er forfærdelig rar! Det har jeg jo nok 
 vidst tidligere, men ikke af egen Erfaring
 før i den sidste Tid. At De ikke alene er
 venlig og rar imod mig, naar De træffer mig, men
 at De endogsaa gider tænke paa mig og have
 Ulejlighed med mig, ogsaa naar jeg er borte!
 De gør Dem ikke nogen Forestilling om, hvor
 glad jeg blev, jeg følte mig netop saa ene og forladt
 som var der ikke andre Mennesker paa Jorden,
 og saa kom Deres Brev. Tak! ”De tre Paragraffer”
 har allerede hjulpet mig nogle Gange, mest dog
 fordi jeg saa kom til at tænke på Dem, selve 
 Raadene er det ikke saa nemt at følge. Jeg kan
 virkelig ikke have Medlidenhed med Trolden i mig,
 jeg ligner for meget min Bedstefader, der mente, at 
 med ondt skal ondt fordrives - særlig naar det er
@@ -365,190 +304,54 @@
 Dertil vil jeg tro, De kan faa Hjælp hos Brücker,
 plombere indlader han sig ikke paa, han sind
 ikke lader sig aldrig paa Havlheder og har Tro nok
 paa Livet, til at han tør kaste det der er dødt over
 bord, selv om man saa en Tid skal sejle uden Ballast,
 det er dog at foretrække for at sejle ”med Lig i Lasten”.
 Naar jeg mente, De maaske ikke kunde taale Aagaard
 saa dømte jeg fra mig selv, som maatte gaa
 tandløs i aarevis, inden jeg kunde taale som
 maatte tumle aarevis om, før jeg taalte det
 mindste Tilskud af finde mig i at
 miste alt hvad jeg havde af Ballast og
 savne det aarevis, inden jeg kunde taale ny,
 men vi Mennesker er jo heldigvis ikke ens og kan De
 taale at modtage meget godt, samtidig med
 at de mister hvad der ikke duer, saa meget 
 des bedre.
 For en Lykke, at man saadan kan hale i bruge
 Lignelser, ellers havde jeg aldrig kunnet tale 
 ud med Dem lige ud havde jeg aldrig kunnet
 sige dette, og endda kun skriftligt. 
 finde Ord derfor, saa hjælper det ogsaa [ulæselig]
 Jeg haaber at jeg ikke har plaget Dem der med.</t>
   </si>
   <si>
-    <t>1900-09-19</t>
-[...137 lines deleted...]
-  <si>
     <t>1901-03-16</t>
+  </si>
+  <si>
+    <t>Elise Konstantin-Hansen</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Valdemar Brücker
 Signe Constantin-Hansen
 Thora Constantin-Hansen
 Emilie Mundt og Marie Luplaus Tegneskole</t>
   </si>
   <si>
     <t>Olivia Holm-Møller skriver til Elise Konstantin-Hansen at hun ønsker sig en "dragt prygl", da hun tror det er sundt for både sjæl og legeme. Derudover fortæller hun, at hendes fornuft for tiden er "fløjten" og er bange for, at hun begår en dumhed ved at skrive brevet. Afslutningsvis erklærer hun, at hun muligvis er forelsket i Elise, og ser meget op til hende.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/0qvz</t>
   </si>
   <si>
     <t>Søndermarksvej 1 d. 16 Marts 1901
 Kære Elise! Ja, der er ogsaa noget Vrøvl
 med mig, men saa fik jeg da Brev. Hjærtelig Tak
 for dem begge! Jeg blev saa forfærdelig glad for 
 det første, ja ogsaa for det sidste, men nu er 
 jeg nær ved at tro, at jeg mere trænger til en god
 Dragt Prygl i Stedet for Venlighed, jeg mener
 saadan rigtig Prygl, med en Pisk på den bare
@@ -925,123 +728,50 @@
 de rare Piger fra Aagaard, jeg takker Guderne (i
 mit stille Sind ”selvfølgelig”) at jeg for længst er borte 
 derfra - ganske og aldeles borte, aldeles ikke [Læsende?]
 mere hverken der eller hos dig og aldrig blir det
 mere. - Jeg rødmer helt om i Nakken, naar jeg tænker paa
 mig selv "som saadan".
 Farvel Thora, nu slutter jeg, det er dog bare for at
 forsikre dig, at det virkelig er aldeles ligegyldigt
 enten jeg tilsyneladende er rar eller ej. Du kan
 aldeles ikke se det af et Brev. Men tro kun
 paa, at der i Bunden er ganske lidt godt altid og
 hold godt fast paa mig Thora, for jeg er frygtelig løs.
 Har De endnu ikke faaet nok af Børn, eller ønsker
 De stadig endnu én?
 Vil du hilse Elise og Signe og Bertel! Ja Knudsen
 havde rigtignok Ret, I er nogle ”dejlige Damer”, de
 dejligste jeg kender.
 Olivia.
 Der er nu dog alligevel noget af et Offer i Deres
 Venlighed imod mig - nægt det om De kan!
 Det var jo meningsløst andet nu i Begyndelsen.
 Men det gør ikke noget - hellere det.
 Paa onsdag Aften til Skagen - Hurra!</t>
   </si>
   <si>
-    <t>1901-09-03</t>
-[...71 lines deleted...]
-  <si>
     <t>Efterår 1901</t>
   </si>
   <si>
     <t>Marie Bertelsen
 G. V. Blom
 Kristian Brücker
 Valdemar Brücker
 Thora Constantin-Hansen
 Poul Lindholm
 August Saabye</t>
   </si>
   <si>
     <t>Olivia Holm-Møller fortæller Elise Konstantin-Hansen, at hun har fået alle sine tegninger antaget på Kunstakademiet, på trods af nogle mangelfulde perspektivtegninger. Hun er meget lykkelig, men også bekymret over at være kommet for let til alting. Derudover skriver hun, at hun har været på Kunstakademiet i 5 dage og har indhentet de andre studerende.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/9PTs</t>
   </si>
   <si>
     <t>Kære Elise! Jeg skulde og vilde egentlig skrive
 til alle andre end netop dig, men det blir dog nu
 saadan at jeg bærer mig dumt ad, det er bleven Natur for 
 mig, og hvad! jeg hører i den sidste tid ustandseligt, 
 at jeg er dum, Kristian kan ikke sige et Ord til mig
 uden at han i mere eller mindre sindrigt opfundne 
 Vendinger siger dette. Og hvorfor saa ikke være det. 
@@ -1126,491 +856,68 @@
     <t>https://olivia-holm-moeller.ktdk.dk/d/1jkf</t>
   </si>
   <si>
     <t>Søndag
 Kære Thora og Signe! Kunne I ikke
 have ”aabent Hus” en bestemt Dag om 
 Ugen? det er saa langt at gaa forgæves
 herfra hvis I ikke er hjemme og siden den for mig saa
 kedelige Tildragelse, da I prøvede at skaffe 
 mig væk paa en Billet, og, da det ikke 
 lykkedes, rentud bad mig blive borte,
 saa ved jeg jo heller aldrig naar jeg
 er velkommen, jeg ved kun at jeg ikke
 er det altid. derfor var det jo ogsaa
 bekvemt med en bestemt Dag. 
 Forresten synes jeg ikke dette med Billetten ligner
 Jer (heldigvis) (jeg har mest kendt den Slags
 ”Bagtankehandlinger” fra Aagaard)
 jeg tror ikke at I i større Stil har anvendt 
 det overfor mig – det haaber jeg ikke.
 én Gang er jo ingen Gang - kan vi
 jo sige. Jeg forbliver Jeres hengivne
 Olivia</t>
   </si>
   <si>
-    <t>Thora Constantin-Hansen besvarer et brev fra Olivia Holm-Møller, hvor hun har følt sig afvist og udtrykt sin utilfredshed overfor søstrene.</t>
-[...57 lines deleted...]
-  <si>
     <t>Olivia Holm-Møller spørger om hun må blive boende hos søstrene i marts måned.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/lJe2</t>
   </si>
   <si>
     <t>Kære Thora og Signe! Maa
 jeg ikke blive hos Jer ogsaa i
 Marts Maaned? Jeg ved godt,
 jeg er ikke værd at have, men naar
 det er gaaet i 6 Maaneder, kan
 det saa ikke ogsaa gaa den
 syvende med! Jeg kan ikke
 holde ud at tænke paa at flytte
 allerede nu straks. Saa vil jeg
 til 1ste April rejse til Jylland.
 Alle Jeres Velgærninger!!
 Olivia.</t>
-  </si>
-[...362 lines deleted...]
-Jeres egen Olivia.</t>
   </si>
   <si>
     <t>Udateret. Perioden 1903-1905</t>
   </si>
   <si>
     <t>Dagmar
 Meta Constantin-Hansen
 Alexander Christian Paulsen</t>
   </si>
   <si>
     <t>Olivia Holm-Møller fortæller, at hun skal underskrive en mere bindende kontrakt med fabrikken, men stadig får lov at holde ferie. Derudover skriver hun, at hun har svært ved at "finde paa" for tiden.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/ZtzG</t>
   </si>
   <si>
     <t>Kære Venner! Jeg blev vældig glad for Pakken
 og Brevene og takker meget! Skæbnen 
 vil nok, at jeg aldrig skal være noget tilgavns - 
 heller ikke Vegetarianer. Signe sender et
 røget Lig, og selv fik jeg Ansjoser, da
 jeg mente at købe Tomater. Jeg har
 fri i Eftermiddag, fordi jeg ikke er klog nok,
 jeg har Hovedpine og kan slet ikke ”finde paa”, og
 det skal jeg netop i disse Dage.
@@ -1629,532 +936,132 @@
 stives af med alle de Støtter, jeg kan finde.
 - Gid jeg havde skrevet et Brev i Torsdags
 da jeg fik Pakken, for da var jeg da lidt glad,
 og havde Lyst at skrive, men saa havde jeg
 kun et lumpent 5 Øres Frim. – Det er saa
 mærkeligt at tænke sig, at jeg virkelig ifjor
 ved denne Tid var flittig.
 Hr. Poulsen sagde da, at jeg selvfølgelig 
 fik Ferie, mindst en Maaned om Sommeren
 og en om Vinteren. Desværre blir det vel 
 mens I er borte - fra Midten af Juni til 
 M. af Juli - er I saa ikke borte?
 Ja, jeg maa jo arbejde naturligvis, 
 paa Kunstmuseet bl.a.
 Saa Farvel! Kan I saa have det rigtig godt!
 Og hils Dagmar! Olivia
 Tøjet er jo da nydeligt, jeg har syet det,
 Og en Tak til Metha, eller 2-3!
 og Hilsen til Søstrene!
 Mandag.</t>
   </si>
   <si>
     <t>Udateret. Søndag eftermiddag</t>
   </si>
   <si>
+    <t>Signe Constantin-Hansen</t>
+  </si>
+  <si>
     <t>Olivia Holm-Møller afslår at modtage en tegning i gave. Derudover vil hun gerne leje et atelier, og beder Thora og Signe Constantin-Hansen holde øje med om der dukker noget op.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/l8HT</t>
   </si>
   <si>
     <t>Kære Thora og Signe! Det er jo
 sørgeligt.
 Hermed ”Muhammed” og Prøven, om
 du vil købe 5/4 Al. Men send ikke
 den Tegning, hvad skal jeg med den?
 Det var overilet, at jeg sagde det, x
 [venstre margen]
 x Jeg bryder mig ikke om Gaver og allermindst saa store Gaver
 og jeg har ikke tænkt paa det siden, lad
 den hænge hos Jer, saa kan jeg jo
 se paa den naar jeg kommer, og
 I kan jo godt kalde den min
 og lade mig arve den engang, men
 lad være med at sende den herover, jeg
 har saamænd nok at flytte med
 og ingen passende Omgivelser o.l.
 Lad det saa blive saa kan jeg glæde mig
 til at se paa den i Vinter
 Jeg kommer maaske til at leje er rigtigt
 Atelier i de to Maaneder for jeg skal
 gøre alvorlige Studier til et Arbejde, jeg skal
 prøve at om jeg kan paatage mig. Dersom I tilfældig
 skulle opdage et Atelier - vil I saa lade
 mig det vide - Leje o.s.v.?
 Saa var der vist ikke mere at skrive, mit
 Værelse blir halvt saa stort til, men et
 fælt Roderi blir det nok, de er begyndt
 at bygge.
 Hilsen til jer begge fra Olivia
 men jeg vil gærne have et lille Brev
 til min Fødselsdag. og det haster
 ikke med Tøjet
 Søndag Eftm.</t>
   </si>
   <si>
-    <t>Tirsdag og onsdag. Ingen yderligere datering</t>
-[...193 lines deleted...]
-  <si>
     <t>Julius Holm-Møller
 Elise Konstantin-Hansen</t>
   </si>
   <si>
     <t>Olivia Holm-Møller takker Thora og Signe Constantin-Hansen for alt godt og fortæller, at hendes bror, Julius, er syg med rosen.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/12ma</t>
   </si>
   <si>
     <t>Kære Venner! Rigtig Tak for alt godt!
 Det har været en urimelig dejlig Ferie. 
 Julius sagde - da jeg præsenterede ham for 
 Thoras Liv og Signes Skjørt - : ”De er da ogsaa
 allesammen saa gode ved dig”!
 Undskyld - jeg maatte rende efter noget, og nu
 ved jeg slet ikke, hvorfor jeg skrev dette.
 Gid jeg ogsaa var lidt rar og god.
 Der var saa dejligt hjemme. Efterhaanden 
 som jeg faar ”probert Livet”, kan jeg meget 
 bedre forstaa Far og Mor. De er saa gode og rare.
 Alt det de dog kan holde ud!
 Julius har faaet Rosen, er det ikke sørgeligt!
 saa maa han slet ikke komme i frisk Luft -
 - og det kan jo vare længe, længe - saa vil 
 Tuberkelbakterierne jo rigtig trives. Og Lægen er saa
 bange det skal slaa ind. Den kære, kære Dreng!
 Men han var ved godt Humør - i Reglen -
 Gid han dog maa blive rask snart.
 Idag er jeg begyndt på ”Damen”, ”de”
 synes saa godt om det lille Hoved. 
 Fra idag er jeg Vegetarianer.
 ”O Frihed, din Træl er jeg”!
 Jeg tænker saa meget paa jer, og tænker at
 Elise er der endnu.
 Hav det rigtig forfærdelig godt indtil 
 jeg igen kommer hjem til Bredgade.
 Jeres Olivia</t>
-  </si>
-[...206 lines deleted...]
-fra Jeres Olivia.</t>
   </si>
   <si>
     <t>Udateret. Muligvis omkring 2. juni i perioden 1903-1905</t>
   </si>
   <si>
     <t>Signe Constantin-Hansen
 Christen Dalsgaard
 Severin Holm-Møller
 Alexander Christian Paulsen</t>
   </si>
   <si>
     <t>Olivia Holm-Møller ønsker Thora Constantin-Hansen tillykke og fortæller, at hun modellerer hundehvalpe hos familien Poulsen. Derudover fortæller hun at hendes bror, Severin Holm-Møller, har banket på om natten.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/AjYF</t>
   </si>
   <si>
     <t>Kære Thora! Til Lykke!
 tillykke! tillykke! (hvis jeg de 
 næste to Aar skulle glemme at
 sige det) Gid du maa faa det
 dejligt, til Gavn og Glæde for os 
 alle! I dette Øjeblik vilde 
 jeg forresten gærne omfavne dig
 rigtig for at sige dig rigtig Tak
@@ -2184,419 +1091,54 @@
 bare bankede paa og satte en lille
 Seddel i Nøglehullet - og tænk bare -
 saa var det Severin og en Kammerat
 som formodentlig var paa Vej hjem
 paa Cykler, har jeg ikke Grund
 at ærgre mig, jeg kunde jo godt
 have fulgt med - men væk
 var de jo. - Naa skit, jeg er
 alligevel lykkelig - det har du og
 Signe en stor Part Skyld i.
 Nu vil jeg ud at købe lidt rart
 til Jeres Cykletur - bare jeg kan
 finde noget. Billedet blev 
 ikke færdigt - men endnu kan
 du vel ogsaa huske mig.
 Det var dejligt med dit Brev, som
 kom igaar. Jeg faar jo nok lidt
 at vide om Cykleturen?
 Hilsen til Signe og Thora!
 og Frk. Dalsgaard og gid jeg
 turde sende en Hilsen til gamle
 Dalsgaard.
 Farvel! Oliv.</t>
   </si>
   <si>
-    <t>1903-01-08</t>
-[...366 lines deleted...]
-  <si>
     <t>Juni 1903</t>
+  </si>
+  <si>
+    <t>Vejle</t>
   </si>
   <si>
     <t>Juliane Vilhelmine Andresen
 August Saabye</t>
   </si>
   <si>
     <t>Olivia Holm-Møller fortæller Thora og Signe Constantin-Hansen, at hun holder ferie med Juliane Andresen i en skov nær Vejle. Derudover er hun blevet opfordret til at være medindbyder til August Saabyes 80-års fødselsdag.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/snnY</t>
   </si>
   <si>
     <t>Fredag
 Kære Thora og Signe!
 Nu synes jeg, det er saa frygtelig længe siden jeg har
 snakket med Jer, og naar jeg tænker paa hvor
 længe det varer før jeg igen ser Jer, synes jeg, det
 er endnu længere siden. Tak for Thoras
 Brev, jeg vilde gærne have været med paa den 
 Cykeltur, den maa have været rar. 
 Nu er Andresen her, og i Øjeblikket ligger 
 vi ¼ Mil fra Vejle i Udkanten af en Skov
 ryger en hjemmelavet Cigaret og forsøger 
 at være flittige. Jeg har nemlig faaet 
 Ferie i disse Dage og nyder rigtig Tilværelsen.
@@ -3102,1041 +1644,83 @@
 er jo idetheletaget en Slags Skytsengle
 for mig, men sommetider synes jeg
 Vingerne spærrer mig Udsigten,
 og det kan jeg ikke holde ud.
 Dersom vi altid saa i samme Retning,
 kunne de jo ikke spærre Udsigten, for
 du ser jo langt og skarpt nok -
 gider du forstaa hvad jeg mener.
 Her sidder jeg på Stationen og mindes
 klart hin Nats fine Timer -
 Verden er grinagtig!
 Nu rejser jeg til Askov, jeg har 1½
 Dag fri - og hjem i nat.
 Nu er det bestemt, at jeg ikke kommer
 før Februar, vi kan ikke blive færdige
 før. Gid jeg kunne faa et
 stort lyst Værelse, et Atelier bliver vist for
 dyrt, er jeg bange. Elise fulgte mig
 til Stationen i Morges i det yndigste Vejr - Frost
 og lidt Sne.
 Hils Signe! hende har jeg ikke været saa slem imod
 for hun er ikke saa fordringsfuld
 Din Olivia</t>
   </si>
   <si>
-    <t>Jul 1903</t>
-[...281 lines deleted...]
-  <si>
     <t>Udateret. Fredag</t>
   </si>
   <si>
     <t>Juliane Vilhelmine Andresen</t>
   </si>
   <si>
     <t>Olivia Holm-Møller har endelig fået svar fra Juliane Andresen og fortæller, at hun rejser fra Vejen st. mandag morgen.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/wVl2</t>
   </si>
   <si>
     <t>Fredag
 Kære Thora og Signe! Vi takker begge mange, mange Gange. 
 Nu endelig, i dette Øjeblik, fik jeg Svar fra Andresen, kunne haft
 det for tre Dage siden, da jeg var saa heldig at opsnappe dit Brev 
 og straks sende det til hende, saa hun havde det Mandag,
 saa mente jeg jo, Snøvlehovedet kunne have skrevet straks
 og jeg vente at svare Jer til jeg ogsaa fik hendes Svar, men ak!
 I har nok tænkt, at vi begge to var utaknemmelige Asener
 hvad vi dog ikke er nogle af os. 
 Dette er Udbrud af min sammenknugede Samvittighed.
 Jeg er jo rædsomt glad for det, Andresens Brev lyder paa at hun
 ogsaa er det. Mandag Morgen rejser jeg fra Vejen St.
 haaber, med store Anstrengelser – indser jeg nu – at faa Juliane
 gjort opmærksom paa at hun skal rejse med samme Tog. 
 Vi ses vel ikke der! Men saa paa Gensyn i København
 om en Maaned! Det skal bli gruelig morsomt at tage Jeres 
 Lejlighed i Besiddelse – og saa nemt!
 Naa, jeg har Kager i Ovnen, vi skal have Afskedsgilde i Aften,
 rejser i morgen Middag, har det storartet, og ”holder Ferie”
 og holder en hel Del af alle Mennesker.
 Tak! fra Olivia</t>
-  </si>
-[...673 lines deleted...]
-Breve fra Oliv 1905.</t>
   </si>
   <si>
     <t>1906-07-19</t>
   </si>
   <si>
     <t>Volterra</t>
   </si>
   <si>
     <t>Peter Egge
 Niels Hoffmeyer
 Kristen Holbø
 Elise Konstantin-Hansen
 Margaret Monrad
 Ejnar Nielsen</t>
   </si>
   <si>
     <t>Olivia Holm-Møller glæder sig til at hendes veninder kommer til Italien. Hun fortæller at hun er i Volterra, hvor hun har mødt flere fra Skandinavien, heriblandt Ejnar Nielsen.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/iDGE</t>
   </si>
   <si>
     <t>Kære Thora og Signe! Nu glæder jeg mig til
 at I kommer!! – den Varme, puha – 
 ingenting bestille kan jeg.
@@ -4448,273 +2032,76 @@
 nu ved Middagsbordet og har 
 vist Juleferie, jeg har det som 
 en Pige der har Ferie og gaar
 rundt og smaafryser og ikke rigtig
 ved hvad hun skal tage sig til.
 En velsignet Jul! Naar jeg kommer
 til London faar I Brev. 
 Her hjemme gaar de og har det saa
 roligt og fredeligt uden al Jag om 
 end ikke uden Bekymringer. 
 Idethele taget, Bekymringerne er
 det der ført møder én naar man 
 kommer hjem, men det er vist 
 egentlig ogsaa saadan jeg helst vil have 
 det, naar det saa er ovre, og jeg har 
 mærket Trykket af hele Familiens
 Sorger, saa er jeg saa rart ved Jorden
 og kan skatte Freden og Stilheden her,
 og hører mere sammen med dem her.
 - Jeg ønsker at jeg aldrig maa glemme
 nogle jeg holder af. og at jeg tit maa
 være i Jeres Tanker. 
 Jeres hengivne Olivia</t>
   </si>
   <si>
-    <t>Nytårsaften og nytårsdag 1910/11</t>
-[...124 lines deleted...]
-  <si>
     <t>Formentlig start januar 1911</t>
+  </si>
+  <si>
+    <t>Postkort</t>
   </si>
   <si>
     <t>Olivia Holm-Møller skriver fra Paris og fortæller at hun føler sig alene.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/f1Yf</t>
   </si>
   <si>
     <t>Kære Th. og Signe!
 Naar jeg ikke kan holde det 
 ud længere hernede saa 
 kommer jeg hjem igen, jeg er 
 ikke længere et ungt Føl, og 
 jeg er forvænnet. I maa skrive 
 lidt ofte, for jeg føler mig menings-
 løs ene og unyttig.
 Jeres Olivia
 [på hovedet foroven]
 min Kuffert faar jeg først om 14 Dage i det tidligste.
 [venstre margen]
 Hotel de Senat
 Rue de Tournon 7</t>
-  </si>
-[...72 lines deleted...]
-Dagmar.</t>
   </si>
   <si>
     <t>1911-01-17</t>
   </si>
   <si>
     <t>Juliane Vilhelmine Andresen
 Signe Constantin-Hansen
 Martin Julius Goldschmidt
 Susette Holten
 Dagmar Kehlet
 Krumbak
 Ejnar Nielsen</t>
   </si>
   <si>
     <t>Olivia Holm-Møller skriver et længere brev til Thora Constantin-Hansen fra Paris. Hun er i tvivl om, hvorvidt hun kan deltage i en udsmykningskonkurrence hjemme i Danmark, og hun gør sig forskellige overvejelser om, hvordan hun skal gribe det an. Derudover fortæller hun, at hun går på museum og croquisskole, samt at hun har gået tur med Martin Goldschmidt i Tuilerierne.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/rJql</t>
   </si>
   <si>
     <t>Tirsdag 17-1-11
 Kære Thora! Jeg har givet mig til at tænke alvorligt
 over dette at deltage i denne Koncurrence, og jeg har først
 efter at jeg skrev sidst rigtigt læst om Størrelserne de skal
 have, jeg ser jo nok det er meget alvorligt at give sig
@@ -5176,613 +2563,54 @@
 men ellers vil jeg meget gærne
 at I lægger lidt mærke til
 Kristiansborgtrappen, om naar der kommer
 noget i Aviserne om den, naar Udstillingen skal
 være o.s.v., jeg er jo i en volsom
 Grad udenfor alting - uden derfor at
 være i Ensomhed.
 Jeg herser med Malingen uden dog
 at opnaa glimrende Resultater.
 Hils oppe hos Dagmar om du eller
 Thora kommer der.
 Vi har faaet en dejlig Regn og nu
 har vi Solskin det er rigtig Grødevejr,
 jeg føler stort Velvære uden dog at være 
 tilfreds hverken med mig selv eller
 min Skæbne. men her er dejligt
 ude paa Landet!
 Jeg vil ikke tænke paa Gravstenen før det
 er rigtig bestemt, men naar det er det, vil 
 jeg rimeligvis blive meget glad for at
 hugge den.
 Hils Thora og dig selv fra Olivia
 15. juni 1911</t>
   </si>
   <si>
-    <t>1911-06-22</t>
-[...227 lines deleted...]
-Fra Olivia Holm Møller</t>
+    <t>1917-11-25</t>
   </si>
   <si>
     <t>Carla Colsmann</t>
-  </si>
-[...329 lines deleted...]
-    <t>1917-11-25</t>
   </si>
   <si>
     <t>Harald Giersing
 Klingen
 Sophie Pedersen
 Axel Salto
 William Scharff
 Edvard Weie</t>
   </si>
   <si>
     <t>Olivia Holm-Møller udstillede på Kunstnernes Efterårsudstilling 1917.</t>
   </si>
   <si>
     <t>Olivia Holm-Møller beder Carla Colsmann om hjælp til at få sine billeder tilbage, når udstillingen skal tages ned. Hun fortæller, at hun ikke sendte mange værker til Kunstnernes Efterårsudstilling, da hun følte sig modløs. Derudover nævner hun, at hun abonnerer på Klingen og kommenterer på nogle af de kunstnere, der bidrager. Afslutningsvis skriver hun, at hun synes, Efterårsudstillingen er blevet ensidig, og hun spørger ind til Sophie Pedersen, der har fået afvist sine billeder.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/auQc</t>
   </si>
   <si>
     <t>Søndag d. 25 November 1917
 Kære Colsmann! Jeg har en Følelse af Forsømmelse
 overfor Dem angaaende Brev, naa det kan vel ikke være
 saa galt, men nu nærmer Udstillingens Slutning sig og
 jeg maa bede Dem sørge for at jeg faar mine Billede igen,
 det er vel kun at sige det til ”Barberen” tænker jeg, men hvis
@@ -5816,381 +2644,50 @@
 jeg begærlig og med stort Velbehag ”Klingens” Duft. 
 Det sner! Jorden er hvid, altfor tidligt! vi er 
 ikke færdig med Efteraarsarbejdet.
 Det er alligevel svært saa ensidig Efteraarsudst. er blevet
 efter hvad jeg kan forstaa, maaske er det godt, men saa 
 maa der jo ialfald laves en Efteraarsudst til, ellers 
 er det jo meningsløst. Det kan nu ikke andet
 end more mig, at det er de yderliggaaende der 
 har erobret den, jeg synes det er saa helt modsat
 Verdens Gang ellers. Mon Peder er ked af det?
 da jeg engang fik kasseret og de tilmed skrev Idiot
 paa min Ramme, mente Peder, at den Slags vilde
 more hende, det er nu ikke næmt at more sig på den
 Vis - for mig ialfald. Jeg ialfald er glad for at
 mine ikke blev kasseret, men jeg har snart ikke Raad at sende
 til Udstillinger, men jeg tænker forresten alligevel at man
 bør, for at være med i ”Farveskriget” det er jo da 
 en tilfredsstillelse at være med. 
 Skriv snart om De formaar noget saa faa
 Pedr til at give Lyd fra sig.
 Deres Olivia Holm Møller
 Mon De fik noget solgt? og hvordan er De tilfreds med Tingenes
 Tilstand?</t>
   </si>
   <si>
-    <t>1917-12</t>
-[...329 lines deleted...]
-  <si>
     <t>Efter 16. oktober 1918</t>
   </si>
   <si>
     <t>Nathalie Colsmann
 Karl Holm-Møller
 Knud Holm-Møller
 Sophie Pedersen</t>
   </si>
   <si>
     <t>Olivia Holm-Møller er ked af at høre, at Carla Colsmanns mor er død. Derudover fortæller hun, at hun har fået et lille billede antaget til efterårsudstillingen, samt kommenterer på det seneste nummer af Klingen.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/Npex</t>
   </si>
   <si>
     <t>[med blyant ikke i Holm-Møllers hånd]
 Efterår 1918
 Kære Colsmann! Tak for deres Brev.
 Jeg har tænkt meget paa Dem i anledning af 
 Deres Mors Død, men jeg har ingen Ord. 
 Og tak for Deres venlige Indbydelse til at 
 bo hos Dem! jeg har en lignende fra Peder,
 men jeg kommer slet ikke til Kbh i Vinter,
 tænker jeg, nu har ”den spanske” udsat 
 det og saa har jeg lidt efter lidt helt
@@ -6207,337 +2704,95 @@
 Kvaler. Jeg fik kun et lille Billede
 antaget til Efteraarsudst. og 3 større kasserede
 jeg kan mærke, at De ikke er der og tage Dem 
 af mine Ting, jeg regner det jo ikke for 
 nogen Værdiprøve, saadan en Censur, men det 
 er alligevel nedslaaende at faa kasseret paa
 alle Steder, og jeg er jo snart en gammel 
 Fyr. Drengene gaar og holder
 Flyttedag med al deres Legetøj og Rod,
 ved Hjælp af Deres og Pedrs Futtog spreder de 
 det over hele Stuen. det er et mageløst 
 Futtog, det er næsten aldrig af Skinnerne.
 Har De noget paa Udst.? Fortæl mig lidt 
 om den ved Lejlighed, jeg saa lidt 
 af de moderne Ting paa Udst. 
 i Aarhus, saa jeg behøver strengt taget 
 ikke at se Efteraarsudst, men det var 
 jo ligodt morsomt at høre lidt om den.
 Klingen holder jeg jo ogsaa. Jeg kan ikke 
 lide Grünewald, men André Derains
 Hoved er dejligt, hele Heftet værd – 
 og Rodins Artikel, som ogsaa er dejlig.
 [afslutning af brevet mangler]</t>
   </si>
   <si>
-    <t>1918-12-21</t>
-[...101 lines deleted...]
-  <si>
     <t>1919-12-30</t>
   </si>
   <si>
     <t>Fru Vige
 Karl Holm-Møller
 Knud Holm-Møller</t>
   </si>
   <si>
     <t>Olivia Holm-Møller ønsker Carla Colsmann et godt nytår og takker for det forgangne år samt julepakken. Derudover spørger hun, om Colsmann vil ringe til Fru Vige for at bekræfte datoen, da hun skal købe billet til damperen.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/Hmga</t>
   </si>
   <si>
     <t>30 Dsbr.1919
 Kære Colsmann! Godt Nytaar!
 Gid du ingenlunde maa kede dig! men holde
 Baalet livligt brændende! Tak for det gamle
 Aar! – med Julen i Enden, med Julepakken!
 som var meget mere end ventet og fortjent (- eftersom
 vi intet havde fortjent) dog ikke mere
 end godt var – da det hele var godt!
 og til stor Glæde – og Nytte – for smaa og store.
 Næste Aar sender jeg en Høne eller en And 
 eller en Gaas eller en Stork eller en 
 Kalkun (- for du I skal ikke være ene
 ene om at overøse) Hvis Verden staar
 - og jeg har Penge.
 Tak ogsaa for Jeres morsomme Brev, som var meget opmuntrende
 at modtage. Kan du ringe til Fru Vige
 engang og spørge naar vi skal ordne Udstilling, om 
 det bliver sikkert d. 14 – jeg skal løse Billet til 
 Damperen og har isinde at komme den Morgen
 som vi skal tage fat. Vil du? Vi har haft en 
 meget stille Jul i det herrens Vejr, men Drengene har
 været saa søde og glade og taknemmelige og Børn
 er en god Ting at have om Julen. Saa er det jo ogsaa
 saa morsomt at ens Venner tænker paa at glæde
 én Tak! Drengene synes at det er de bedste Klodser
 de har, og ”15 spillet” slaas vi alle om at lege med
 og saa kan man endda ikke have det i ro uden
 Indblanding. Papir og Tegnebøger tog jeg selv, da 
 det er altfor godt til Børn – ikke sandt?
 Nu mange hilsener og Tak fra Karl, Knud og Olivia
 og forresten fra hele Familien</t>
-  </si>
-[...137 lines deleted...]
-Examen</t>
   </si>
   <si>
     <t>1921-03-03</t>
   </si>
   <si>
     <t>Jens Byskov
 Karl Holm-Møller
 Knud Holm-Møller
 Severin Holm-Møller
 Maria Montessori
 Adam Oehlenschläger
 C. A. Thyregod</t>
   </si>
   <si>
     <t>Oliva Holm-Møller takker Thora Constantin-Hansen for bøgerne. Derudover fortæller hun om sine to nevøer, som hun ikke ønsker skal til eksamen. Hun håber at Thora og Montessoriforeningen vil hjælpe enten med fritagelse eller med et andet eksamenstilsyn, der har kendskab til Maria Montessoris pædagogik. Hun nævner også, at hun er ved at tegne illustrationer til &lt;em&gt;Ildebranden&lt;/em&gt; (1930).</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/eZx8</t>
   </si>
   <si>
     <t>[Ikke i Olivia Holm-Møllers hånd]
 Examen og Tilsyn
 3 Marts 1921
 Kære Thora! Mange Tak for de to Bøger! den om Dyr er vist
 udmærket, og da den kom fra [ulæseligt] tænker jeg ikke du har imod
@@ -6571,113 +2826,50 @@
 ind i for megen Strid og Kritik. Præsten sagde idag
 til Severin, at de i Efteraaret syntes knap Knud stod Maal med de 
 andre Børn, saa jeg kan jo nok mærke fra hvilken Kant vi
 skal have det, og jo længere Tid der gaar, des større 
 vil vel sagtens Afvigelserne fra det almindelige blive, 
 og des umuligere Examen.
 Har jeg nu gjort dig indlysende, at det er noget der haster!
 Underviser Find ikke efter Montessori? Hvordan klarer han
 Examen? Jeg er meget glad ved ”Barneparadiset”, første 
 Gang læste jeg den paa Rejse, og jeg blev forbauset over, da jeg 
 fornylig læste den igen, at der jo var Svar paa det meste af det
 jeg spurgte om i mit sidste Brev til dig, men da maa det jo
 ikke have været mig paatrængende da jeg læste den første gang, netop disse Spørgsmål.
 Jeg synes nogle af Fortællingerne er gode i Thyregods Bog, men ikke alle,
 f.Ex er Oehlenschläger Hroar og Helge meget meget bedre, og
 Tegningerne er irriterende Efterligninger af god Kunst. Hvorfor
 kan jeg dog ikke faa mine Tegninger ud, som dog er
 langt langt bedre. ”Ildebranden”. Jeg er ved at tegne
 en Historie til. Jeg har tænkt paa, at Ildebranden vilde være
 en god Læsebog for Begyndere, jeg har lagt mærke til, at Børn
 holder mest af at give sig ilag med korte Forklaringer,
 og disse er korte og klare. Vi har en ”Buster Brown”
 den er Knud svært glad ved at læse.
 Saa hører jeg nok snart fra dig og helst at den Sag er i
 god Gænge. Hilsen til Signe! fra Olivia.</t>
-  </si>
-[...61 lines deleted...]
-burde have heddet Livia</t>
   </si>
   <si>
     <t>Udateret. Formentlig fra julen 1921</t>
   </si>
   <si>
     <t>Ingeborg Appel
 Signe Constantin-Hansen
 Maria Montessori
 Ane Kirstine Barbara Møller</t>
   </si>
   <si>
     <t>Olivia Holm-Møller spørger Thora Constantin-Hansen om der er udsigt til, at Montessori-undervisere får et andet tilsyn end det stedlige. Derudover fortæller hun, at hun ikke kan få sig selv til at eksaminere sine to nevøer, som hun hjemmeunderviser.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/mBlI</t>
   </si>
   <si>
     <t>Kære Thora! Er der nogen Udsigt til, at Appel faar sat igennem
 at Montessori-Læerne faar et andet Tilsyn end det stedlige?
 Ellers er vi rigtignok meget ilde stedt. Skal vi da ikke alle vi private slutte
 os sammen om et Andragende til Ministeriet? Jo længere 
 der gaar, des mere umulig synes Examen mig, jeg kan snart ikke 
 holde ud at tænke derpaa. Jeg kan ikke faa mig til at overhøre
 Drengene - ikke i noget Fag - eller rettere, der er ingen ”Fag”
 og Overhøring er af det onde! og da de aldrig bliver øvet 
@@ -6855,253 +3047,50 @@
 visning med en Examen hængende over Hovedet, fordi det
 netop gælder om at give Tid og lade Børnene bestemme Farten. 
 Karl er netop nu inde i hvad jeg paa gammeldags Manér
 vil kalde en doven Periode, hvor han kun kan holde ud 
 til en Ting meget kort Tid, men da han ellers er en
 sød og velbegavet Dreng, tænker jeg, at han jo maa bruge
 sine Kræfter til noget jeg ikke kan se, men det
 kan Præsten ikke slaa sig til Taals med. Nu faar
 vi da ikke Examen før til Efteraaret, men det maatte
 vi ”trumfe” igennem, saa de er ikke naadige, og til
 Efteraaret skal vi møde nede i Skolen mellem de andre Børn hvor
 Læreren skal overhøre dem – det sidste tror jeg nu da 
 er ulovligt.
 Naa, vi kan jo tales ved naar du kommer,
 men Examen maa vi se at blive fri for, der er nok 
 Modgang endda. – Hvad vilde du gøre om dine
 Elever et par Dage kun havde Lyst at ligge og tumle 
 paa Gulvet?
 Hils Signe mange Gange, mon vi ikke faar hende at se herovre
 isommer, kom en 8te dagestid kære Signe!
 Jeres Olivia
 [på hovedet ikke i Holm-Møllers hånd]
 Examen og Tilsyn</t>
   </si>
   <si>
-    <t>1922-01-07</t>
-[...201 lines deleted...]
-  <si>
     <t>1922-03-22</t>
   </si>
   <si>
     <t>Algren Petersen
 Karl Holm-Møller
 Knud Holm-Møller
 Johannes Rosbach</t>
   </si>
   <si>
     <t>Olivia Holm-Møller fortæller om sine to nevøers vellykket eksamen.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/8eFy</t>
   </si>
   <si>
     <t>22-3-22
 Kære Thora! Tak for dit Brev med 
 det maskinskrevne, som det har
 glædet mig meget at læse.
 Vi har nu haft Examen, den gik
 godt vi fik godt Vidnesbyrd i
 Protokollen saa nu haaber jeg at
 det bliver sidste Gang det skal
 overgaa os. Nu er vi direkte
 under Skoledirektionen d.v. for
@@ -7302,159 +3291,50 @@
 vi forlangte altsaa selv denne Examen.
 Jeg synes altsaa at der behøver en hel 
 Redegørelse hvorfor Examen er uforenelig 
 med M-Metoden - ellers kan meget
 faa forstaa det med almindelig Skoleundervisning
 gør Examen jo ingen Skade.
 Det er da morsomt at I havde Glæde
 af Norgesturen. Jeg glæder mig til 
 at læse dit Foredrag i Højskolebl. 
 Jeg synes ellers Højskolebladet er blevet 
 utaalelig forbenet. Alt nyt 
 lukket ude. Topmålet er [ulæselig]
 som Kunstanmelder!!!!
 puh puh! er Skovmand blevet
 velnæret og velklædt, jeg har aldrig
 set ham, men hans Ord er altfor pæne!
 Jeg ønsker Jakob Lange vilde starte et nyt
 Højskoleblad. Højskolefolket er dog
 ikke alle saa pæne, artige og velklædte.
 Hils Kristiane med Tak for brevet idag!
 Jeg skal skrive naar - ?
 Hils ogsaa Signe og dersom Margaret endnu
 er der, da ogsaa hende! Gid
 Meta dog maa blive rask igen.
 Venlig hilsen fra Olivia</t>
-  </si>
-[...107 lines deleted...]
-Prærien</t>
   </si>
   <si>
     <t>1926-08-01</t>
   </si>
   <si>
     <t>Signe Constantin-Hansen
 Karl Holm-Møller
 Knud Holm-Møller
 Dagmar Poulsen</t>
   </si>
   <si>
     <t>Olivia Holm-Møller fortæller om sine to nevøer og sit nye hønseri. Derudover skriver hun, at hun har meldt afbud til en udstilling i Roskilde, da det er for dyrt at sende billeder. Afslutningsvis fortæller hun, at hun er ked at af have mistet to veninder i København og spørger, om Thora Constantin-Hansen også føler sig ene med sit arbejde.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/w4kt</t>
   </si>
   <si>
     <t>Kære Thora! Der er meget længe 
 siden jeg burde have skrevet, og jeg 
 har tit haft noget jeg havde lyst
 til at skrive om, men jeg har ikke
 megen tid. Det irriterede mig
 meget dette med Enrum som skole,
 men jeg kan ikke forstaa saa
 mange forskellige kan rummes
@@ -7518,163 +3398,50 @@
 har du det? Nu da frk. Schandorff
 er død mister jeg nogle gode venner
 i København, Poulsen er jo nu paa
 Venø. Det har vist ogsaa gjort sit til
 at jeg opgav Roskilde, jeg havde tænkt
 mig at de maaske tog ud at se billederne,
 jeg vidste at de vilde se med interesse
 paa dem. Det ved jeg ikke om en eneste
 ellers. Jeg tænker mig, at du maaske
 ogsaa staar lidt ene med dit arbejde
 derude - tager jeg fejl deri?
 Saa dejligt sommervejr vi dog har haft,
 men sommeren løber kun altfor rask!
 Naar du faar tid og lejlighed dertil
 vil jeg være glad for et brev.
 Hils Signe!
 Kærlig hilsen
 Olivia
 1-8-26
 [ikke i Olivia Holm-Møllers hånd]
 Sprogundervisning.
 Færdige med
 14 Aar?</t>
   </si>
   <si>
-    <t>13. og 14. juli 1927</t>
-[...111 lines deleted...]
-  <si>
     <t>1932-01-26</t>
   </si>
   <si>
     <t>Meta Constantin-Hansen
 Elise Konstantin-Hansen
 Karl Nielsen</t>
   </si>
   <si>
     <t>Olivia Holm-Møller takker Thora Constantin-Hansen for brev og skriver, at hun har haft travlt og været lidt overanstrengt. Derudover fortæller hun, at hun har fået en præmie for billedserien &lt;em&gt;Daniels syn&lt;/em&gt; (1931).</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/blnc</t>
   </si>
   <si>
     <t>Kære Thora! Tak for dit brev. Jeg har været saa travl og
 lidt overanstrengt, jeg har ikke læst bøgerne igennem, jeg har 
 haft dem liggende og læst lidt under arbejdet. mindst
 i din bog, men den er smuk, kan jeg se, den glæder 
 jeg mig til! Jeg har været saa optaget af den anden, den
 er saa stærk og volsom, saa indlysende rigtig x og
 den har adskillige gange ”slaaet benene væk under
 mig”, saa jeg næsten raaber om hjælp - og jeg har en
 mængde spørgsmål. Noget har jeg dog længe vidst
 f.ex. dette om selvets udslettelse, og dette om personlighed
 og menneskelighed har jeg ogsaa meget uklart følt -
@@ -7684,1611 +3451,54 @@
 har glædet mig med dette her.
 Jo jeg fik en præmie for ”Daniels syn”, de 5 billeder
 som I saa og der er en præst her som tænker
 paa om han kan faa det anbragt i en
 kirkesal som forresten endnu ikke er bygget, saa
 det hele er jo uvist, men det glæder mig at han
 kan tænke sig det.
 x naar det er rigtigt altsaa
 jeg har ikke læst det hele.
 Det glæder mig, at du synes om billedet. Jeg har ikke set
 højskolebladet, og heller ikke læst stykket om [ulæselig],
 men det kommer.
 Jeg var iaftes henne at se ”post mortem”, det
 er noget af det morsomste jeg længe har set.
 storartet synes jeg, vittigt og alvorligt
 ”Selvets udslettelse” - Det var ofte vanskeligt at holde
 op at le igen. Du har nok læst handlingen i bladene
 saa jeg vil ikke beskrive den.
 Imorgen aften skal jeg til Metha.
 Hils Elise kærligt!
 Hils også dine børn!
 Olivia
 26-1-32</t>
   </si>
   <si>
-    <t>1932-02-09</t>
-[...118 lines deleted...]
-    <t>1938-08-01</t>
+    <t>1940-11-26</t>
   </si>
   <si>
     <t>Niels Th. Mortensen</t>
-  </si>
-[...1436 lines deleted...]
-    <t>1940-11-26</t>
   </si>
   <si>
     <t>Kaj Borchsenius
 Jens Nielsen
 Marie Thim
 Poul Thim</t>
   </si>
   <si>
     <t>Olivia Holm-Møller takker Niels Th. Mortensen for brevet og giver ham ret i, at penge får det hele til at lysne. Hun fortæller, at hun har talt med en bekendt på Politiken om et forsidebillede i forbindelse med en udstilling. Derudover skriver hun om København under mørklægningen. Til slut beder hun Mortensen om ikke at citere samtaler og brænde hendes breve, som hun mener er øjebliksbilleder</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/qjOp</t>
   </si>
   <si>
     <t>St. Kongensgade 77I mellembyg
 d. 26-11-40
 Kære Niels Th. Tak for Deres lange
 brev! Det er godt stridsmanden i Dem
 er vaagnet op til daad.
 De har ret, det er virkelig mærkeligt og
 næsten humoristisk hvordan penge
 kan faa solen til at bryde gennem
 skyerne, jeg har latterlige exempler derpaa.
 men det hænger nu noget sammen med
 at det legat o.l. samtidig stimulerer
@@ -9357,680 +3567,50 @@
 et ord De har sagt. saa tal kun frit!
 [på tværs henover teksten på arket]
 Nu har jeg faaet et kort
 Farvel med Dem og gid De maa
 have gode udsigter i alle retninger
 fra Udsigten!
 Olivia
 [med blå kuglepen i Niels Th. Mortensens hånd]
 besv. 29/11. foreslaaet at O. faar 100 Eksempl.
 af særtryk for de udlagte Penge. Udsalgsprisen
 bliver kr. 1.25
 N.Th.M
 Jeg har arbejdet med katalog, jeg faar
 c 150 billeder med og ingen skulptur
 tegninger el.l. kun malerier.
 det er min foreløbige plan.
 angaaende fotografierne! en forretningsmand
 har raadet mig til at lade lave nogle fint
 udførte postkort efter mine ting. tror De
 at nogle af de fotografier, De har, kan
 egne sig til det saa nævn dem for mig,
 maaske har jeg selv et expl af dem. saa
 De skal ikke sende dem før jeg siger til.</t>
   </si>
   <si>
-    <t>1940-11-30</t>
-[...628 lines deleted...]
-  <si>
     <t>1941-03-08</t>
   </si>
   <si>
     <t>Frida Hansen
 Thøger Larsen
 Peder Mortensen
 Jens Nielsen
 Elisabeth Schou
 Marie Thim
 Poul Thim
 Jens Ferdinand Willumsen</t>
   </si>
   <si>
     <t>Olivia Holm-Møller ønsker Niels Th. Mortensen tillykke med fødselsdagen. Derudover fortæller hun, at hun skal til fernisering på Den Frie og glæder sig til at se Willumsens maleri &lt;em&gt;Aftensuppen&lt;/em&gt; (1918). Afslutningsvis skriver hun, at hun nok skal holde regnskab over nogle eksemplarer af Mortensens biografi om hende.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/ofLO</t>
   </si>
   <si>
     <t>8-3-41
 Kære Niels Th.
 Tillykke! ønsk Peter og Frida tillykke
 med dig! og nyd chokoladen med
 glæde!
 Tak for dit brev og det skønne digt!
@@ -10075,361 +3655,50 @@
 ialfald med sit dejlige ”aftenmaaltid”
 Den dag vi rykkede ud rykkede den frie ind,
 og jeg skal love for, at farverne blev sat en 
 tak ned! men det kan jo være en fordel.
 nu skal vi se! stærke farver er jo ikke
 ubetinget en fordel.
 Tak for de 25 expl. jeg er begyndt at forære væk af
 dem. Der er vistnok 94 expl. tilbage, saa der
 maa have været mere end 125 (hvis
 jeg nu ikke har talt forkert.) de ligger i en
 pakke for sig og jeg skal nok holde regnskab.
 mit regnskab saa vist saadan ud 50 kr. - 11 = 39 kr.
 er det ikke klart??
 Hvor er dit digt billedrigt og varmt i farven!
 Faar jeg ikke dit paradisdigt at se?
 Jeg har hørt, du skal til Palsgaard og tage
 billeder ud til salg. fru Schou har fortalt det
 til J.N.
 Jeg sender anmældelserne en af dagene,
 naar jeg faar fat i aviserne.
 Mange hilsener og mange tak!
 tillykke! alle tre -
 Olivia</t>
   </si>
   <si>
-    <t>1941-03-28</t>
-[...309 lines deleted...]
-  <si>
     <t>1941-06-18</t>
   </si>
   <si>
     <t>Frida Hansen
 Herman Hesse
 Peder Mortensen
 Elisabeth Schou
 Poul Thim</t>
   </si>
   <si>
     <t>Olivia Holm-Møller skriver til Niels Th. Mortensen angående et besøg, som hun må aflyse. Derudover fortæller hun, at hun har "læsehunger" og gerne vil læse Herman Hesses &lt;em&gt;Sol og måne&lt;/em&gt;. Afslutningsvis nævner hun, at hun ikke tror, at Elisabeth Schou vil bytte billeder.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/ZyYY</t>
   </si>
   <si>
     <t>Kære Niels Th. Tak for brev! - men se uheldet er 
 ude efter os. Da jeg fik dit brev om at jeg 
 maatte ligge paa jeres divan (tak for at jeg maatte! men det
 vil jeg som bekendt ikke, vi har talt om det før!) saa 
 sendte jeg straks et brev i den anden retning (for 
 det var jo i de dage for koldt til telt.)
 Jeg har ikke faaet svar paa mit brev, men jeg 
 venter et ja, og saa kan det ikke forandres. Jeg 
 kan altsaa ikke komme til Bredballe i denne 
@@ -10492,1398 +3761,93 @@
 i vanry eller din bror eller 
 du selv bliver til grin fordi
 en grædende kvinde gaar
 frem og tilbage i butikken -
 Vorherre bevares! ja - 
 Vorherre bevaret! jeg plejer
 at holde den slags tilfælde
 hemmeligt - men jeg var for 
 udmattet. og I havde
 ævlet Jer lidt for meget ind 
 paa mine personlige enemærker
 - mine formodede lyder,
 men skidt med det! jeg er altfor
 aabenmundet, og der var en
 babelsk sprogforvirring saa vi 
 ikke forstod hinanden
 skidt med det, jeg har oplevet
 meget værre ting før.
 Altsaa tak til Frida ogsaa!
 Hav det godt. og altsaa
 - jeg haaber ikke jeg har blameret dig.
 Hilsen! Olivia
 4-7-41</t>
   </si>
   <si>
-    <t>1941-09-06</t>
-[...160 lines deleted...]
-  <si>
     <t>1941-09-16</t>
-  </si>
-[...26 lines deleted...]
-fra Olivia</t>
   </si>
   <si>
     <t>Fredslund
 Marie Thim
 Poul Thim</t>
   </si>
   <si>
     <t>Olivia Holm-Møller har hørt, at en ung maler har lavet et forsatspapir til Niels Th. Mortensens bog om hende, hvilket hun synes er en dårlig idé. Derudover skriver hun, at hun er nysgerrig efter at se bogen, samt at hun rejser til København om nogle dage.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/jp7h</t>
   </si>
   <si>
     <t>Homaa d. 16-9-41
 Kære Niels Th.
 Fredslund fortalte idag at der er en ung maler
 - jeg tror han hed Jørgensen - som lige har lavet 
 ”forstaspapir” til bogen om O.H.M.
 Det lyder saa mærkeligt, at jeg ikke kan tænke mig 
 at du ved noget om det.
 Skal der være ”forsatspapir” i en kunstbog?
 og hvis der skal burde det vel laves af mig,
 men jeg for min part synes det er en daarlig
 ide, en skrækkelig daarlig ide!
 - og du sagde at bogen var færdig. 
 Naa, nu har jeg fortalt dig det!
 Jeg er efterhaanden skrækkelig nysgerrig efter at 
 se dyret - ja jeg kan næsten ikke holde 
 det ud saa nysgerrig er jeg. 
 Hvordan mon I har det? jeg er lige kommen 
 hjem fra Venø og rejer om nogle dage til Kbh. 
 nu kan jeg ikke holde mit sommerhus ud om 
 aftenen.
 Thims lovede bestemt at sende et fotografi.
 Vejle er tavs, Bredballe er tavs.
 Blæsten leger i lange sus omkr. dit ensomme
 drømmehus. ikke saadan her. her (leger
 blæsten) raser stormen i de store træer uden
 at naa mit lille hus. Det er efteraar,
 gid vi maa faa en god vinter.
 Hav det godt! hilsen til jer alle
 fra Olivia</t>
-  </si>
-[...1113 lines deleted...]
-fra Olivia.</t>
   </si>
   <si>
     <t>1943-11-13</t>
   </si>
   <si>
     <t>Johannes Anker Larsen</t>
   </si>
   <si>
     <t>Olivia Holm-Møller vil gerne have fat i Niels Th. Mortensen, da hun synes det er længe siden de sidst har talt sammen. Derudover skriver hun om krigen og om at omsætte sindsstemninger til farver.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/yK2K</t>
   </si>
   <si>
     <t>13-11-43
 Hallo! Kan jeg raabe dig op! jeg tager
 mit fineste papir og begynder - jeg har
 ikke noget ærinde men i øjeblikket et
 let sind. Jeg vil sende en fangarm ud,
 for jeg holder meget af dig og af dine
 digte - som jeg jo har i manuskript (kommer 
 den ikke snart?) Jeg synes det er
 100 aar siden vi snakkede saa godt
 sammen. maaske kommer vi aldrig
 til det mere, men ialfald: det var godt!
@@ -11923,3622 +3887,165 @@
 om livet forstaar du! om den vej
 hvor man gaar, hvor man faar venner
 og hvor man mister venner. hvor man 
 græder og hvor man ler, hvor man 
 somme tider slæber sig frem med ansigtet 
 i støvet, ja sommetider paa muldvarpevis
 ligefrem nede i jorden. og sommetider
 javel! med næsen i sky!
 med næsen i sky op mod solen.
 maaske er det det jeg altid har villet male
 men det er slet ikke lykkedes endnu. og 
 jeg er 68 aar.
 Det er nu heller ikke saa vigtigt, det er vistnok
 ikke saa vigtigt som at føle det.
 Hvordan med dig unge mand?
 du er heller ikke færdig med din sang!
 Livet rækker os stadig en ny blomst,
 og vi snuser henrykt til dens duft!
 den allersidste blomst - døden - med sin 
 vilde, fortryllende duft, ja den dør vi af.
 og nu vil jeg som tørven sige ”undskyld”.
 kærlig hilsen til Jer alle tre fra din hengivne
 Olivia</t>
   </si>
   <si>
-    <t>1943-11-28</t>
-[...350 lines deleted...]
-  <si>
     <t>1945-07-24</t>
   </si>
   <si>
     <t>Hother Garde</t>
   </si>
   <si>
     <t>Paula Garde
 Jens Nielsen</t>
   </si>
   <si>
     <t>Olivia Holm-Møller fortæller Hother Garde, at hun glæder sig til at gense billederne, men må vente til efteråret. Derudover skriver hun, at hun ikke vil sælge flere billeder i år, men at Garde må købe maleriet &lt;em&gt;Morgen&lt;/em&gt; (u.å.) efter nytår og låne det indtil da.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/83YB</t>
   </si>
   <si>
     <t>Homaa pr Aalsø 24-7-45
 Kære hr. Garde! Tak for Deres brev!
 Ja, jeg glæder mig ogsaa til at gense alle de
 billeder som nu igen er fremme. men jeg maa
 vente til efteraaret. Jens Nielsen har ogsaa skrevet om et
 glædeligt gensyn med dem. saa jeg tænker der er 
 mange gæster paa musæerne i sommer.
 Det er morsomt at Deres kone synes om mine billeder.
 Angaaende ”Morgen” - saa vil jeg ikke sælge flere 
 billeder iaar, men De maa laane det til nytaar,
 og saa købe det for 1000 kr. - paa afbetaling el. som 
 De ønsker det. Og saa har jeg bestemt mig til 
 at forære Dem de tegninger De fik, saa har jeg 
 imødekommet Deres ønske paa min egen maner. 
 1000 kr. er ikke for meget for maleriet, jeg holder 
 ikke af at slaa af paa det. men jeg kan godt tænke 
 mig at 1000 kr. til kunst, kan betyde noget i et buget.
 - ja, det kan jeg levende sætte mig ind i!
 Venlig hilsen til Dem begge og paa
 gensyn til efteraaret.
 Deres Olivia Holm-Møller</t>
   </si>
   <si>
-    <t>1945-10-02</t>
-[...1360 lines deleted...]
-  <si>
     <t>Juli. Muligvis fra året 1953</t>
+  </si>
+  <si>
+    <t>Brevkort</t>
   </si>
   <si>
     <t>Hother Garde
 Paula Garde</t>
+  </si>
+  <si>
+    <t>Vejby Strand</t>
   </si>
   <si>
     <t>Asserbo</t>
   </si>
   <si>
     <t>Olivia Holm-Møller inviterer Hother og Paula Garde til eftermiddagste.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/i3mz</t>
   </si>
   <si>
     <t>[Foroven med blyant ikke i Holm-Møllers hånd]
 juli 53
 Kære hr. Garde og frue.
 tak for brev! Kunne det
 passe Dem at komme
 søndag d. 26 juli til
 en kop eftermiddagste,
 saa træffer De mig hjemme,
 og De er velkommen.
 hvis nu bare vejret holder
 og det ikke blæser for meget
 til at cykle.
 paa godt gensyn
 Deres heng. Olivia Holm-Møller</t>
   </si>
   <si>
-    <t>1953-11-20</t>
-[...1126 lines deleted...]
-    <t>December 1956</t>
+    <t>1959-04-03</t>
   </si>
   <si>
     <t>Rungsted</t>
   </si>
   <si>
-    <t>Olivia Holm-Møller inviterer Hother og Paula Garde til at se hendes udstilling hos Kunstkredsen for Grafik og Skulptur. Derudover ønsker hun dem en glædelig jul og fortæller, at hun er flyttet til Rungsted.</t>
-[...417 lines deleted...]
-    <t>1959-04-03</t>
+    <t>Peder Mortensen</t>
   </si>
   <si>
     <t>Olivia Holm-Møller udstillede i Erling Haghfelts kunsthandel den 11. til 25. april 1959.</t>
   </si>
   <si>
     <t>Olivia Holm-Møller fortæller Niels Th. Mortensen om en kommende udstilling, som skal være den sidste i 1959, da hun synes, det er forstyrrende med alle de udstillinger.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/US1J</t>
   </si>
   <si>
     <t>Rungsted kyst 3-4-59
 Kære Niels Th.
 Tak for en yndig paaskehilsen fra 
 tre venner! ogsaa tak fordi bogen 
 stadig holder dig fast.
 Paa lørdag begynder en akvareludst. 
 hos Haghfeldt Bredgade 40 af mine 
 bedste ting fra Ægypten, Indien og Afrika.
 Nu skal jeg ikke have udstilling før 
 1960, jeg vil have et roligt aar for at 
 arbejde, det er forfærdeligt hvor alle 
 de udstillinger forstyrrer mig.
 Til oktober haaber jeg at komme ud
 paa en interessant rejse. (hvis alt gaar vel)
 Det maa være dejligt at faa Peder hjem med 
 alt det han kan fortælle. 
 Mange gode hilsener til jer tre.
 Jeres hengivne Olivia
 Jeg glæder mig stadig over dine ny vers, og
 jeg er rystet over hvad der sker i Tibet.</t>
-  </si>
-[...202 lines deleted...]
-Jeres hengivne Olivia</t>
   </si>
   <si>
     <t>1959-05-31</t>
   </si>
   <si>
     <t>Michelangelo
 Frida Hansen
 Elise Konstantin-Hansen
 Peder Mortensen
 Kaj Nielsen
 P. C. Skovgaard</t>
   </si>
   <si>
     <t>Olivia Holm-Møller skriver, at hun gerne vil se manuskriptet til Niels Th. Mortensens biografi om hende igen, når han har rettet det. Hun er utilfreds med side 4, som hun mener er forvrøvlet og romantiseret. Derudover spørger hun, om Mortensen har set, at man er ved at genopdage hendes grafik.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/CDYG</t>
   </si>
   <si>
     <t>31-5-59
 Kære Niels Th.
 Naar du har skrevet side 4 i bogen om
 vil jeg meget gærne se manuskriptet igen.
 Side 4 er meget vigtigt som indledning
 til bogen, og jeg synes den er helt forvrøvlet.
@@ -15548,756 +4055,99 @@
 ”gik helt istaa”? og som sagt : hvorfor
 nævner du E.K.H. Skovgaard, Michelangelo
 og Kai Nielsen? saavidt jeg husker holder du
 dig i hele bogen fri af navne og det er godt, og der er 
 dog mange som har betydet meget mere
 for mig. Naar vi taler sammen skal jeg
 fortælle noget om den tid du ikke kender,
 men som ikke skal i bogen.
 Jeg blev meget glad for at læse bogen manuskriptet
 og det tror jeg mange andre vil blive naar
 den udkommer, selv om jeg naturligvis ikke
 er enig med dig i alt. men det er din bog
 og det skal den ogsaa være. et personligt 
 vidnesbyrd. Har set at nu begynder
 man at opdage min grafik (som blev lavet 
 fra c 30 aar siden) bedre sent end aldrig
 (Information og Politiken)
 Bogen er en god fortsættelse af den gamle. jeg vil 
 ønske der kan komme mange billeder med. 
 Er det ikke en stor lettelse at du er færdig
 med den? (÷ side 4)
 Mange gode hilsener til Frida og Dig og Peder
 Jeres hengivne Olivia</t>
   </si>
   <si>
-    <t>1959-06-18</t>
-[...498 lines deleted...]
-  <si>
     <t>1960-06-09</t>
   </si>
   <si>
     <t>Frida Hansen
 Poul Thim
 Birgitte Valvanne</t>
   </si>
   <si>
     <t>Niels Th. Mortensen fortæller Olivia Holm-Møller, at det går langsomt fremad med bogen, og at den vil være klar til udgivelse efter sommeren. Derudover har han en forespørgsel fra Vejle Kunstforening, som gerne vil indbyde hende til at udstille på Vejle Museum på hendes fødselsdag.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/Ys3F</t>
   </si>
   <si>
     <t>Den 9. Juni 1960
 Kære Olivia!
 Det gaar langsomt, men sikkert fremad med Bogen, og dine Tilføjelser ang. Valvanne er ført ind i Korrekturen; hvordan det end gaar, saa vil Bogen være færdigtrykt, indbundet osv. naar Sæsonen begynder efter Sommerferien. Naar jeg kommer til København sammen med Frida omkr. Den 23. ds., skal jeg tage noget Billed- og Tekstkorrektur med, saa du kan se, hvordan det kommer til at tage sig ud…
 Vi glæder os til at hilse paa dig og se Billeder! Desuden skal jeg drøfte en bestemt Sag med dig: Ved Vejle Kunstforenings Generalforsamling i Gaar Aftes stod et af Medlem-merne frem (det var ikke mig og ej heller Thim) og spurgte, om Bestyrelsen og Vejle Museum ikke kunde tænke sig at arrangere en Udstilling af Olivia Holm-Møllers Malerier, Akvareller, Tegninger, Skulpturer. Forslaget vakte hele Salens udelte Sympati og Til-
 kendegivelse, og man bad nu mig, om jeg ikke vilde spørge dig, om du kunde tænke dig at modtage en Indbydelse fra Vejle Kunstforening til omkr. din Fødselsdag (5/11) at udstille paa Vejle Museum? Kunstforeningen afholder alle Transportudgifter, Ophæng-ning osv., holder Udstillingen forsikret og stiller hele Museet til din Raadighed. Der vil fra Kunstforeningens Side blive gjort Anstrengelser for at lave Udstillingen til en Landsdelsudstilling, saa der bliver bragt Meddelelse om den i de omliggende Byers Blade. I Dag, hvor saa mange har Bil, spiller det ingen Rolle at køre til Vejle fra Odense, Haderslev, Kolding, Fredericia, Herning, Horsens og Silkeborg…
 Du skal ikke fare i Blækhuset, med vente med at svare, til vi ses og har drøftet Sagen fra alle Sider. Jeg skal gerne hjælpe dig med at vælge Tingene ud, og du behøver ikke at have nogen Ulejlighed med Udstillingen ellers. Men vi vilde jo gerne se dig herovre under Udstillingen een eller to eller flere Dage. Og hvis du
 kommer paa din Fødselsdag, skal vi nok gøre den festlig for dig! Jeg skal hilse dig fra Inderen, som glæder sig til at komme ud i en stor Atelier-Stue på Frederiksberg og hænge i Midten paa en Endevæg med fint lys
 og unge Øjne paa sig! Hjertelig Hilsen fra</t>
-  </si>
-[...40 lines deleted...]
-Olivia</t>
   </si>
   <si>
     <t>1960-07-26</t>
   </si>
   <si>
     <t>Olivia Holm-Møller ønsker Hother Garde tillykke med forskellige festdage i familien og en ny lejlighed. Derudover skriver hun, at Garde kan betale, når det passer ham.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/7VIP</t>
   </si>
   <si>
     <t>26-7-60
 Kære hr. Garde.
 Tak for Deres brev. Og tillykke med alle
 de mange festdage De har haft i familien
 og tillykke med den ny lejlighed.
 Det er næsten utroligt hvor tiden gaar og 
 at De begynder at holde Deres børns 
 bryllupper.
 Jeg har slet ikke ventet Dem med penge
 og som sagt det haster ikke, men 
 De skal være velkommen naar det 
 passer Dem.
 God ferie og venlig hilsen
 til hele familien
 Deres heng.
 Olivia Holm-Møller</t>
-  </si>
-[...113 lines deleted...]
-Jeres hengivne Olivia</t>
   </si>
   <si>
     <t>1960-11-12</t>
   </si>
   <si>
     <t>Olivia Holm-Møller takker Niels Th. Mortensen for hans biografi om hende, som hun synes er meget smuk. Derudover undskylder hun for at have skældt ud og skriver, at hun er meget taknemmelig for deres venskab.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/TfoS</t>
   </si>
   <si>
     <t>12-11-1960
 Kære Niels Th. Jeg har siddet i ro og
 læst din bog og jeg er dybt rørt over
 at een kan skrive saa smukt om
 mine ting. at mine ting har kunnet
 inspirere dig til at lave saa smuk
 en bog. Det er en stor lykke for
 mig at det blev dig der tog fat paa
 opgaven.
 Det er ydmygende for 
 mig at jeg skældte ud! somme
 tider er jeg meget ærgerlig over den
 natur jeg har eller over at jeg ikke
 kan holde den i tømme. Men nu
@@ -16305,897 +4155,104 @@
 og Frida gøre det samme.
 Bogen er en ualmindelig smuk
 bog, ialfald jeg ser paa den med
 helt forelskede øjne. selv høstbilledet
 farvefotografiet inde i bogen ser
 smukt ud. Jeg havde aldrig
 tænkt at der kunne blive saa
 stærk en bog af mine billeder.
 Du forstaar at hænge billeder
 op paa en væg og at pladsere
 billeder i en bog.
 Lad fred falde over Fridas
 dit og mit venskab!
 Jeg er jer meget taknemmelig
 for venskab gennem aarene,
 og at det har kunnet frembringe 
 saa smuk en bog.
 Jeg ligger i et forfærdeligt rod og
 ser frem til at skulle takke
 en mængde mennesker
 for venlighed.
 Jeg er et asen!
 Jeres hengivne Olivia</t>
   </si>
   <si>
-    <t>1960-11-22</t>
-[...558 lines deleted...]
-    <t>Udateret. Formentlig omkring nytår 1962</t>
+    <t>Jul 1963</t>
   </si>
   <si>
     <t>Aino Kann Rasmussen
 Peder Mortensen</t>
-  </si>
-[...213 lines deleted...]
-    <t>Jul 1963</t>
   </si>
   <si>
     <t>Olivia Holm-Møller sender Niels Th. Mortensen en julehilsen. Derudover fortæller hun, at hun har svært ved at gå og derfor ikke rigtig kan male.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/6kG5</t>
   </si>
   <si>
     <t>Jul 1963
 Kære Niels Th.
 Glædelig jul!
 Du er jo nok sammen med
 Aino og Peder enten i
 Assendrup eller i København.
 saa hils dem mange gange
 fra mig og ønsk dem
 glædelig jul!
 Mon du arbejder?
 skriver digte?
 Jeg gaar saa dårligt paa
 benene saa det ikke
 rigtig bliver til noget
 med at male, men
 ellers har jeg det meget godt.
 Det er godt jeg har de unge 
 i nærheden, og hos dem
 skal jeg holde jul.
 Din hengivne
 Olivia
 Det er ikke fordi jeg er bleven
 fornem at jeg har saa fint
 papir, men det er noget jeg
 fik til min fødselsdag
 og saa skal det bruges til
 saa smuk en anledning</t>
   </si>
   <si>
-    <t>1964-01-01</t>
-[...20 lines deleted...]
-  <si>
     <t>1964-09-21</t>
   </si>
   <si>
     <t>Holte</t>
   </si>
   <si>
     <t>Knud Holm-Møller
 Peder Mortensen
 Else Thim</t>
+  </si>
+  <si>
+    <t>Olivia Holm-Møller udstillede på Den Frie fra 31. august til 15. september 1963.</t>
   </si>
   <si>
     <t>Olivia Holm-Møller har mødt Else Thim, hvilket har vækket minder om gamle dage, og hun ønsker derfor at komme i kontakt med Niels Th. Mortensen. Hun har også mødt Mortensens søn, Peder, som har fortalt, at Mortensen skriver på noget nyt. Derudover fortæller hun, at hun midlertidigt bor hos sin nevø, mens hun søger efter et hjem for ældre. Hun har det godt og bevæger sig rundt ved hjælp af to stokke.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/cJN5</t>
   </si>
   <si>
     <t>p.t. Rudemarken 9 Holte 21-9-64
 Kære Niels Th.
 Jeg har truffet Else Thim nogle gange,
 det har kaldt mindet om gamle dage
 frem. Jeg vil prøve at minde dig om
 min existens. Jeg haaber du har
 det godt. for et aarstid siden traf jeg
 din søn paa min udstilling i den fri.
 han sagde du arbejdede paa noget
 interessant - og det gør du naturligvis.
 Du skrev i sin tid nogle rare breve
 til mig. derfor har jeg taget mit fineste
 papir frem. Det er ikke fordi jeg vil
 fortælle mit liv og levned kun sige at
 jeg er kommen igennem aarene
 indtil nu. jeg gaar rundt i solskinnet 
 ved hjælp af to stokke og har det 
@@ -17267,162 +4324,68 @@
 jeg nydt hendes gæstfrihed. I den ene ting ligner
 I hinanden: det stadige venskab, ellers er
 I meget forskellige, nærmest modsætninger.
 Jeg maa gentage og sige igen hvor er
 det dog dejligt at føle et gammelt venskab
 saa levende.
 Din hengivne Olivia
 Jeg vil meget gærne se Peder og hans kone, de 
 vil nok ligesom du bære over
 med min høje alder
 423119
 jeg har jo ogsaa mit store hus i Rungsted
 men jeg kan ikke bo der alene, saa det
 bruges kun til at opbevare mine værker.
 jeg har idag været oppe og udlevere nogle
 billeder til Haagen Müllers kunsthandel.
 Jeg søger efter et sted at være hos nogle 
 nonner fordi jeg trænger til at være i
 religiøs atmosfære, jeg mener: mellem
 bedende mennesker, men foreløbig
 er jeg hos Knud og hans kone Hanne
 og har det godt.
 Tit længes jeg meget efter at dø.</t>
   </si>
   <si>
-    <t>1964-10-18</t>
-[...27 lines deleted...]
-  <si>
     <t>22. oktober. Muligvis fra året 1964</t>
   </si>
   <si>
     <t>Olivia Holm-Møller fortæller, at hun har hentet Niels Th. Mortensens digte fra sit hus i Rungsted</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/0oa7</t>
   </si>
   <si>
     <t>22 oktober. Holte [med rød blyant ikke i Holm-Møllers hånd] 64
 Kære Niels Th.
 Jeg har faaet alle dine digte hjem 
 fra Rungsted. nu tager jeg dem med 
 til Vedbæk. Jeg vil sætte mig
 under dit æbletræ naar jeg engang 
 er ked af det. du er en stor digter og 
 tænker.
 din hengivne Olivia</t>
-  </si>
-[...63 lines deleted...]
-besv.</t>
   </si>
   <si>
     <t>Jul 1964</t>
   </si>
   <si>
     <t>Gerda Holm-Møller
 Aino Kann Rasmussen
 Peder Mortensen
 Poul Thim</t>
   </si>
   <si>
     <t>Olivia Holm-Møller ønsker Niels Th. Mortensen et godt nytår. Derudover fortæller hun, at der er planer om at oprette et museum for hendes kunst i Ålsø på Djursland, men i øjeblikket hænger hendes malerier på forskellige skoler. Den 2. januar skal hun tilbage til pensionatet i Vedbæk.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/hXM2</t>
   </si>
   <si>
     <t>[med blå kuglepen ikke i Holm-Møllers hånd]
 besv.
 Jul 1964
 Kære Niels Th. 
 Jeg ønsker dig et godt nytaar!
 Det gik som du skrev at
 Aalsø vil lave et musæum
 for mine malerier og skulpturer,
@@ -17436,122 +4399,50 @@
 inden de lukkes inde i
 et musæum. det lader
 til at skolerne gærne vil
 laane dem, og eleverne
 gærne se dem.
 d. 2 jan. tager jeg tilbage 
 til pensionatet i Vedbæk.
 der har været saadan nogle 
 smukke gamle damer men
 de er jo nok rejst nu og
 de ny er maaske ikke saa
 spændende. det vil vise sig.
 Din søn vil jo komme til 
 dig til nytaar. hils
 Peder og Aino. hils ogsaa 
 Thim hvis du stadig har
 forbindelse med ham.
 Nu larmer børnene.
 nytaarsaften skal jeg hen til 
 Gerda i Holte. og d 2 jan.
 skal jeg være sammen med min
 brordatter i Vedbæk.
 Altsaa ønsker jeg dig et
 rigtig godt nyt aar!
 Din heng. Olivia</t>
-  </si>
-[...70 lines deleted...]
-besv. 11/2</t>
   </si>
   <si>
     <t>1965-02-17</t>
   </si>
   <si>
     <t>Poul Thim</t>
   </si>
   <si>
     <t>Olivia Holm-Møller var repræsenteret på udstillingen Dansk Malerkunst 1965 på Fyens Forum fra den 14. til 29. august. Ifølge Niels Th. Mortensen, i en note vedlagt brevet, deltog Holm-Møller med værkerne Mexicanske guder og symboler (1950) og Jacobs drøm (værk ubekendt).</t>
   </si>
   <si>
     <t>Olivia Holm-Møller fortæller Niels Th. Mortensen, at det papir, hun skriver på, er så blødt som sand eller vand, hvilket minder hende om nogle spor i sandet på stranden i Bombay. Derudover skriver hun om en udstilling i Odense, som hun ikke kan se, hvordan hun skal kunne deltage i. Hun fortæller også, at hun har været i Ålsø for at høre om planen for hendes museum, men at det først vil blive realiseret langt ude i fremtiden. Afslutningsvis skriver hun, at hun ikke vil sælge flere malerier, at hun ikke bryder sig om at udstille dem, og at hun finder mennesker mere interessante end kunst.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/YtKW</t>
   </si>
   <si>
     <t>17-2-65
 Kære Niels Th.
 tak for brevet! 11 februar
 Jeg skriver paa dette fine
 papir for det forgaar saa let
 at det er som at skrive paa
 vand eller sand. paa stranden 
 ved Bombay var der hver 
@@ -17634,396 +4525,50 @@
 malerier. og jeg bryder
 mig heller ikke om at
 udstille. hvad skal vi
 gøre ved det?
 synes du det er nødvendigt
 at jeg er med?
 mennesker interesserer 
 mig meget mere end kunst
 og verden er jo fuld af
 interessante mennesker.
 det er sjov at Thim
 er blevet rund og i
 harmoni med sig selv
 hvordan kan et menneske
 da blive katolik!??
 jeg har læst noget i avisen
 angaaende mig selv, det lyder 
 mærkeligt.
 Du ser nok jeg kan ikke
 skrive breve -
 saa jeg slutter med
 mange venlige hilsener
 Din hengivne Olivia</t>
   </si>
   <si>
-    <t>1965-02-27</t>
-[...344 lines deleted...]
-  <si>
     <t>1965-06-24</t>
   </si>
   <si>
     <t>Fru Lund
 Hr. Madsen
 Jugel
 Per Udsen</t>
   </si>
   <si>
     <t>Olivia Holm-Møller fortæller Niels Th. Mortensen, at der er udvalgt malerier til hendes museum. Derudover nævner hun en sag om nogle malerier og er glad for, at hun har venner, som er klogere på forretning end hende selv.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/5SxR</t>
   </si>
   <si>
     <t>24-6-65
 Kære Niels Th.
 tak for sidst! Det er godt at 
 malerierne nu er udtaget til 
 musæet. saa kom vi over 
 det humpelsted. og det
 var jo endda helt morsomt.
 Per Udsen og hr Madsen saa
 paa mine bøger af dig og jeg tror
 det var hr Madsen det tog dem
@@ -18043,414 +4588,50 @@
 ferien en bunke malerier 
 hjem til salg. nu da Jugel
 viser sig at være upaalidelig
 Du hørte maaske at Per Udsen
 og hr. Madsen vil tage sig af 
 ham. Hvor er det godt
 at have klogere venner,
 naar man ikke selv er videre
 klog
 paa forretning.
 Jeg tror ogsaa du talte om
 Jugel men jeg har glemt hvad 
 du sagde. her sender jeg
 Jugels sidste breve.
 men Udsen vidste jo at han 
 havde flere malerier
 Med kærlig hilsen
 Olivia
 Det er godt Jugel faar at vide
 at der er nogle der holder
 øje med ham. Du vil maaske
 ogsaa pr telf. lade ham høre
 fra dig.</t>
   </si>
   <si>
-    <t>1965-06-29</t>
-[...362 lines deleted...]
-  <si>
     <t>December 1965</t>
   </si>
   <si>
     <t>Knud Holm-Møller
 Peder Mortensen</t>
   </si>
   <si>
     <t>Olivia Holm-Møller udstillede på Louisiana fra den 26. december til 26. januar 1965-66.</t>
   </si>
   <si>
     <t>Olivia Holm-Møller sender en julehilsen og fortæller, at hun skal udstille på Louisiana.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/HU1o</t>
   </si>
   <si>
     <t>dsbr. 1965
 Kære Niels Th.
 Glædelig jul! ifjor var der
 juleaften hos din mor. kommer 
 Peder hjem iaar? jeg fik brev fra ham
 fra fjerne lande.
 Jeg skal have en udstilling hos 
 ”Louisiana” fra 2 juledag
 til 30 jan. de vil gøre opmærksom 
@@ -18474,120 +4655,50 @@
     <t>Olivia Holm-Møller sender en nytårshilsen og skriver, at hun er glad for, at det er Niels Th. Mortensen, der skal passe hendes museum, når det en dag åbner.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/wxnD</t>
   </si>
   <si>
     <t>nytaarsdag 1966
 Kære Niels Th. 
 tak for dit gode julebrev!
 glædelig og godt nytaar og tak for venskab!
 i det gamle aar! vi har været ved at
 sne inde her i Holte det har inat været 
 et forrygende snevejr saa jeg ikke har 
 været ude idag. jeg har ikke min 
 fyldepen, det ser saa pjattet ud at skrive 
 et brev med blyant. men jeg skal lige 
 have sagt at jeg er glad for at det 
 er dig der skal passe paa mit 
 musæum, naar det engang bliver til 
 noget med det. det er jo - som 
 du skriver - en smuk samling 
 der er udstillet på Louisiana
 og jeg tænker og haaber at musæumsbygningen
 bliver ligesaa rummelig og god.
 kærlig hilsen
-Olivia</t>
-[...68 lines deleted...]
-paa snarligt gensyn
 Olivia</t>
   </si>
   <si>
     <t>Udateret. Muligvis fra året 1966</t>
   </si>
   <si>
     <t>Jakob Knudsen
 Peder Mortensen</t>
   </si>
   <si>
     <t>Olivia Holm-Møller svarer Niels Th. Mortensen, at hun ikke maler og tegner mere, og at hun ikke savner det. Derudover fortæller hun, at hun får besøg af hans søn, Peder, samt at hun snart tager til Vedbæk.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/IdYJ</t>
   </si>
   <si>
     <t>[med rød blyant ikke i Holm-Møllers hånd]
 Jan 65?
 Jakob Knudsen 
 om Holberg
 ”at livet os bylter sin byrde paa
 og løber [ulæselig] vi maa gaa
 at livet er kort men din kunst er lang
 at leve, det tænkte han paa”
 Kære Niels Th.
@@ -18605,902 +4716,144 @@
 og saa ”accepterer” jeg skæbnen, og er taknemmelig
 for mine stokke.
 Din Peder kommer i næste uge og jeg
 spekulerer paa hvorfor jeg har holdt paa
 ham. vistnok fordi du skrev det.
 dagene daler som blad i høst
 du skrev i et digt ”lad alting ske
 som det vil” jeg vil tilføje i haab om at
 der vil ske noget godt
 jeg kom ikke til nonnerne der var
 ikke plads. den 28 tager jeg til Vedbæk
 sygeplejerskernes rekreationspension.
 der har jeg været før, der er baade gamle og
 unge det er nok alligevel bedre for min
 tilstand end nonnerne. Vi er nok alle
 bedende mennesker selv om mange ikke ved
 at de er det.
 der sker ogsaa lidt med mine arbejder. fjernsynet har
 bragt et træsnit og Kbh. handelsbank har 15 malerier
 hængende i 3 uger i deres kantine, de har bedt om det.
 Hav det godt og en million
 tak for venskab.
 Olivia</t>
   </si>
   <si>
-    <t>1966-04-21</t>
-[...66 lines deleted...]
-  <si>
     <t>1966-06-03</t>
   </si>
   <si>
     <t>Olivia Holm-Møller beder Niels Th. Mortensen om at sende et par ord og holde deres forbindelse ved lige. Derudover fortæller hun, at hun sommetider har en god snak eller kører en tur med nogle andre fra pensionatet.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/GU2r</t>
   </si>
   <si>
     <t>[med blå kuglepen ikke i Holm-Møllers hånd]
 Gl. Skovridergaard
 Silkeborg
 besv 6/6
 3-6-66
 Kære Niels Th.
 send mig et par ord!
 jeg vil saa gærne se meget
 mere af dit arbejde, jeg sendte 
 dit digt saa hurtigt tilbage
 fordi du skrev at du ikke
 havde kopi af det.
 Jeg havde indtryk af at
 det skulle blive et stort 
 værk. du er vel stadig
 min ven og skal være 
 direktør for mit musæum
 du maa holde forbindelsen 
 ved lige - synes jeg.
 Jeg har det godt og faar
 mig sommetider en 
 god snak med en og
 anden her.
 Jeg kører tit ud med nogle 
 her er. Har du set det
 mærkelige Kongens hus 
 i Wraa med de mange 
 sten af kendte mænd?
 hav det godt og tag
 en kærlig hilsen fra 
 Olivia</t>
   </si>
   <si>
-    <t>1966-06-08</t>
-[...136 lines deleted...]
-  <si>
     <t>1966-12-17</t>
+  </si>
+  <si>
+    <t>Knud Holm-Møller</t>
+  </si>
+  <si>
+    <t>Jule- og nytårshilsen på postkort med Olivia Holm-Møllers maleri &lt;em&gt;Kvinden og dragen&lt;/em&gt;, 1914.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/asRx</t>
   </si>
   <si>
     <t>Kære Carla.
 Glædelig jul og et 
 godt nytaar! mon I
 holder jul i København.
 Jeg skal til Holte. Knud
 henter mig her, sikken et vejr!
 Jeg er træt. De holdt Luciafest her
 igaar smukt.
 [højre margen]
 Kærlig hilsen til jer
 fra Olivia</t>
+  </si>
+  <si>
+    <t>Ellen
+Georg</t>
+  </si>
+  <si>
+    <t>Knud Holm-Møller
+Ragnhild Sørensen</t>
   </si>
   <si>
     <t>Julehilsen skrevet på postkort med Olivia Holm-Møllers maleri &lt;em&gt;Kvinde og dragen&lt;/em&gt;, 1914.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/pGlB</t>
   </si>
   <si>
     <t>Jul 66
 Kære Ellen og Georg
 tak for brev Jeg haaber kuren har
 hjulpet saa Georg ikke har
 [ulæseligt] og at I kan holde
 jul med glæde. Ragnhild har
 ogsaa faaet serum [ulæseligt] fordi
 hun havde helvedesild, nu ved
 jeg ikke om det varer.
 Gid I maa faa en god jul.
 skriv til mig jeg skal være hos Knud.
 Kærlig hilsen
 Olivia</t>
-  </si>
-[...564 lines deleted...]
-din heng.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="100" formatCode="yyyy/mm/dd"/>
     <numFmt numFmtId="101" formatCode="yyyy/mm/dd hh:mm:ss"/>
     <numFmt numFmtId="102" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Arial"/>
       <sz val="11"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
       <family val="1"/>
     </font>
     <font>
       <name val="Arial"/>
       <sz val="14"/>
@@ -19577,59 +4930,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/cc3v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/VZpX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/9UiT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/lvhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/a0VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Hb11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/TZsJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Skso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/0qvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/2yXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/dNFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/aA0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/u6du" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/VlsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/9PTs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/1jkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ptGC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/oDPB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/lJe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/62s2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/F1U7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/YHDc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/pFY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/WqS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Ib5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ZtzG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/l8HT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/pFyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Ug8H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/cFuo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/12ma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/g0YQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/FfWc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/EIEU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/YzAU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/vgas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/AjYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/c29H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/UUjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/8eAd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/pTh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/mVlw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Fd9v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/YLt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/snnY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/JmZF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/atYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/JCIc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/gMQ2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/wRjF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/hGjX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/hpu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/L7La" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/WeUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/W6lZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/C2ZB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/QH56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/wVl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Oleu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/p8va" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/4msy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ynHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Gj43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/4ddN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ARWv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/aVs7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/G3vt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/cQ0H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Pzzr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/D49r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/9MAy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/nFT9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/iDGE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/9z40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/rm6s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/sdha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/n0GN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/f1Yf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/506D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/rJql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/SkKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/kr0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/kDl8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ATc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/U47G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/qa1L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ZT42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/opa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/0xQi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/sv9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/GYIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Tz2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/bIzB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/DDTV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/a8MA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/auQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/DnZX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/piIw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/n9Bm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/omO9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/sv4t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/zBQd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Npex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/MOrt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Hmga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/bNlR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/3UyD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/eZx8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/IAxQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/mBlI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/sTY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/D2YL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ZhLx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/YzPz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/8eFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/dNoZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ys0P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/XRxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/XTs8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/w4kt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/O2w0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/blnc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/D3jy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ZNhK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/fKZe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/eiRx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/zDmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/NCQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/6ZAw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/dsMK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/qboF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/iSZA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/l2V6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/uTZp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/kGmK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/XzYv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/xH0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/crR6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/7Bkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/euBT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/3XHk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Vemj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/MlVd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ngok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/uyKD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/M3AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/jyD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/bLrj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/97ft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/JaEO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/qjOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ODOa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Pzv4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ElIN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/fCX3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/sxOs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/pib0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/2mMF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/MRwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/CkBY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId166" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/irex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId167" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ofLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId168" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/AfG3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/iScr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId170" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/TSUV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId171" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/w9j5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId172" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/1YQ0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/9m5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ZyYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId175" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/giJW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId176" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/QWK8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId177" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/3tXp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId178" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Dgvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId179" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/EwwS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId180" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/jp7h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId181" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/xJIe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/qItQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId183" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/3Dsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/21Od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId185" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/hpm0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId186" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/rPV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId187" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/XeOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/jHVO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/UaKO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/MXON" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId191" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/3CJn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/UsOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId193" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/DcMG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId194" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/k8z7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId195" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Tyu7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId196" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/xxX5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId197" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/6c8Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId198" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/JXQR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId199" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/dfYG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId200" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/q1Nt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId201" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/yVM1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId202" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/QQRI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId203" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ycEI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId204" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/TosU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId205" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/RlYw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId206" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Fbc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId207" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/YLHu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId208" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/yK2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId209" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/dCGU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId210" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/EExn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId211" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/z4jF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId212" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/2hrL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/3tQ4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/zI9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/wRXq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId216" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/83YB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId217" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ASyS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId218" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/dHCr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/psPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/sC1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId221" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/0Unb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId222" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Swk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId223" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/1uG4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId224" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/zMGT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId225" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/xjLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId226" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/g2r7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId227" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/rDjZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId228" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/fCXG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId229" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/p3IZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId230" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/j2FU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId231" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/bFn0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId232" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/wbOs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId233" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/LCvF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId234" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/YUDy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId235" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/F3RR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId236" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/8fos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId237" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/UTaY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId238" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/15DV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId239" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/mUA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId240" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ptdW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId241" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/CZhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId242" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Tkmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId243" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/yiTg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId244" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ZVRB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId245" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Pp1L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId246" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/8a8v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId247" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/7PmC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId248" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/JHFW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId249" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/PBRV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId250" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/OP6P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId251" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/FO8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId252" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/gM7Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId253" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/i3mz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId254" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/gTvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId255" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/IA73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId256" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/QIFR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId257" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/2mkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId258" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/BJrZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId259" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/KrNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId260" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/qJxB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId261" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/MeLE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId262" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/gEtI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId263" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/6muY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId264" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/EdNK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId265" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/1Gnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId266" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Rjgk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId267" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/5D3G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId268" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/laQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId269" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/nL3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId270" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/RFD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId271" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/rAw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId272" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Rnbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId273" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/VlOq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId274" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/VP9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId275" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/nqbt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId276" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/5vE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId277" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/TOx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId278" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/iA9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId279" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/MizG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId280" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/q71R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId281" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/rFYV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId282" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/vT0M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId283" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/WgGE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId284" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/U6UE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId285" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/YZyL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId286" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/wxOy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId287" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/LS50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId288" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/NgK7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId289" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/NjPU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId290" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/LIwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId291" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/pTsO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId292" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/US1J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId293" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/VqSS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId294" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/iUGX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId295" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ClzZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId296" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/49Vh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId297" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/86G6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId298" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/CDYG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId299" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/A2Un" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId300" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Hmkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId301" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/OebD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId302" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/7bhr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId303" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/1oR5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId304" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/PDxC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId305" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/RzOn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId306" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/d6gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId307" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/VydQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId308" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Ds6H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId309" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/892y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId310" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/zvwK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId311" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/WyfX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId312" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Ys3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId313" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/epcE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId314" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/7VIP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/61mJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId316" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/2SR2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId317" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/TfoS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId318" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/dG8s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/QShM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/EyiS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId321" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/PvMy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId322" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Te5W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId323" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/z1YY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId324" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Hn2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId325" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/6CWf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId326" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/T5uP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId327" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/kU6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId328" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/tmNc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId329" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/DYIi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId330" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/5bia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/EBI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId332" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/jf5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId333" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/RQMq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId334" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/4JTW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/uzNt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/6kG5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId337" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/GgDG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/cJN5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId339" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/U3Zj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId340" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/47Uy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId341" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/0oa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/kF6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/fHxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId344" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/hXM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId345" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/KY7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId346" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/g0Hd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId347" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/YtKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId348" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/yxUd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId349" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/GlIh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId350" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ro3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId351" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/PF3J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId352" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/jFHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId353" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/YFG0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId354" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/dUZv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId355" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/d9er" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId356" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/YoTN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId357" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/5SxR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId358" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/JxFd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId359" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/LXPl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/SW7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId361" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/UhBR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId362" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/HF8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId363" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/hmlG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/2jhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/LCmQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId366" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/3kcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId367" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/0nWs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/HU1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/wxnD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId370" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/fQhf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId371" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/B9V8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId372" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/IdYJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId373" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/XCu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId374" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/5l2I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId375" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/essh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId376" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/GU2r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId377" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/lsSt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId378" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/3xR1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId379" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/MMGH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId380" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/yxIg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId381" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/asRx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId382" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/pGlB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId383" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/htx9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId384" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/5VlJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId385" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ViB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId386" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/UoeH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId387" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/JvNV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId388" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/06vm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId389" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ZamC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId390" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/DAg8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId391" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/E2bP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId392" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/w8MR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId393" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ObC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId394" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/vEIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId395" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/cWHE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId396" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/GkXV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId397" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/6zXQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId398" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/VZpX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/9UiT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/lvhH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/a0VF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/0qvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/2yXg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/dNFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/aA0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/u6du" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/9PTs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/1jkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/lJe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ZtzG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/l8HT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/12ma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/AjYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/snnY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/JmZF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/atYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/JCIc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/gMQ2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/wRjF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/hGjX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/hpu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/wVl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/iDGE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/9z40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/rm6s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/f1Yf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/rJql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/SkKY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/kr0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/kDl8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ATc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/auQc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Npex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Hmga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/eZx8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/mBlI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/sTY9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/D2YL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/8eFy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/dNoZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ys0P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/w4kt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/blnc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/qjOp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ofLO" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ZyYY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/giJW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/jp7h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/yK2K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/83YB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/i3mz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/US1J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/CDYG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Ys3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/7VIP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/TfoS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/6kG5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/cJN5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/U3Zj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/0oa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/hXM2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/YtKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/5SxR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/HU1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/wxnD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/IdYJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/GU2r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/asRx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/pGlB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M393"/>
+  <dimension ref="A1:M73"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -19681,17693 +5034,3239 @@
         <v>15</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I2" s="5"/>
+      <c r="I2" s="5" t="s">
+        <v>17</v>
+      </c>
       <c r="J2" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K2" s="5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L2" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="I3" s="5"/>
+      <c r="J3" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K3" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="J3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K3" s="5" t="s">
+      <c r="L3" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="L3" s="6" t="s">
+      <c r="M3" s="5" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="F4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H4" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H4" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H5" s="5" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K5" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="L5" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="M5" s="5" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>37</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H6" s="5" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H7" s="5" t="s">
-        <v>42</v>
+      <c r="H7" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H8" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H8" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I8" s="5"/>
       <c r="J8" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>48</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>53</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E10" s="5" t="s">
+      <c r="E10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H10" s="5" t="s">
         <v>57</v>
-      </c>
-[...9 lines deleted...]
-        <v>58</v>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K10" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="L10" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="L10" s="6" t="s">
+      <c r="M10" s="5" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H11" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H11" s="5" t="s">
+        <v>62</v>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>63</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>64</v>
       </c>
       <c r="M11" s="5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H13" s="5" t="s">
-        <v>71</v>
+      <c r="H13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K13" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="L13" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="L13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K14" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="L14" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="L14" s="6" t="s">
+      <c r="M14" s="5" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E15" s="5" t="s">
-        <v>81</v>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K15" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="M15" s="5" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H17" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H17" s="5" t="s">
+        <v>89</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-        </is>
+        <v>67</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>38</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H18" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H18" s="5" t="s">
+        <v>95</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K18" s="5" t="s">
         <v>96</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>97</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>21</v>
+        <v>99</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>92</v>
+        <v>67</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H19" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H19" s="5" t="s">
+        <v>95</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>92</v>
+        <v>67</v>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H20" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H20" s="5" t="s">
+        <v>103</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-        </is>
+        <v>67</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>94</v>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L21" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>21</v>
+        <v>111</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>92</v>
+        <v>67</v>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I22" s="5"/>
       <c r="J22" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K22" s="5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L22" s="6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>114</v>
+        <v>74</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K23" s="5" t="s">
         <v>116</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>117</v>
       </c>
       <c r="M23" s="5" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
         <v>119</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="E24" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H24" s="5" t="s">
         <v>120</v>
-      </c>
-[...9 lines deleted...]
-        <v>121</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K24" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="L24" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="L24" s="6" t="s">
+      <c r="M24" s="5" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>16</v>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K25" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="L25" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="M25" s="5" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>67</v>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F26" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="s">
-        <v>33</v>
+        <v>130</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K26" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="L26" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="L26" s="6" t="s">
+      <c r="M26" s="5" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>92</v>
-[...9 lines deleted...]
-        </is>
+        <v>67</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>38</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="s">
         <v>136</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K27" s="5" t="s">
         <v>137</v>
       </c>
       <c r="L27" s="6" t="s">
         <v>138</v>
       </c>
       <c r="M27" s="5" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
         <v>140</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>22</v>
-[...9 lines deleted...]
-        </is>
+        <v>141</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>38</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>92</v>
-[...9 lines deleted...]
-        </is>
+        <v>67</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>38</v>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H29" s="5" t="s">
-        <v>145</v>
+      <c r="H29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>21</v>
+        <v>152</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>14</v>
+        <v>153</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>92</v>
-[...9 lines deleted...]
-        </is>
+        <v>67</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>38</v>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H30" s="5" t="s">
-        <v>149</v>
+      <c r="H30" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>21</v>
+        <v>157</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="s">
-        <v>42</v>
+        <v>158</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>21</v>
+        <v>162</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>142</v>
       </c>
       <c r="F32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-        </is>
+        <v>67</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>142</v>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K33" s="5" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="L33" s="6" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="I34" s="5"/>
       <c r="J34" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K34" s="5" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>135</v>
+        <v>177</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H35" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H35" s="5" t="s">
+        <v>178</v>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K35" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>21</v>
+        <v>182</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>92</v>
-[...9 lines deleted...]
-        </is>
+        <v>183</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>38</v>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="I36" s="5"/>
+        <v>184</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>185</v>
+      </c>
       <c r="J36" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>175</v>
+        <v>187</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>135</v>
+        <v>189</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>22</v>
-[...9 lines deleted...]
-        </is>
+        <v>183</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>38</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="s">
-        <v>115</v>
+        <v>190</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K37" s="5" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-        </is>
+        <v>183</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>148</v>
       </c>
       <c r="F38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>16</v>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F39" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H39" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H39" s="5" t="s">
+        <v>200</v>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>16</v>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F40" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="L40" s="6" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K41" s="5" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>206</v>
+        <v>221</v>
       </c>
       <c r="L43" s="6" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>92</v>
+        <v>183</v>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
-        <v>214</v>
+        <v>229</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>126</v>
+        <v>16</v>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F45" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H45" s="5" t="s">
-        <v>215</v>
+        <v>230</v>
       </c>
       <c r="I45" s="5"/>
       <c r="J45" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>216</v>
+        <v>231</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>16</v>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F46" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G46" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H46" s="5" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="I46" s="5"/>
       <c r="J46" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>221</v>
+        <v>236</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>222</v>
+        <v>237</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
-        <v>224</v>
+        <v>239</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H47" s="5" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="I47" s="5"/>
       <c r="J47" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K47" s="5" t="s">
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="L47" s="6" t="s">
-        <v>226</v>
+        <v>242</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="s">
-        <v>21</v>
+        <v>244</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>92</v>
+        <v>245</v>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G48" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H48" s="5" t="s">
-        <v>228</v>
+        <v>246</v>
       </c>
       <c r="I48" s="5"/>
       <c r="J48" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K48" s="5" t="s">
-        <v>229</v>
+        <v>247</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>230</v>
+        <v>248</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>245</v>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H49" s="5" t="s">
-        <v>16</v>
+        <v>251</v>
       </c>
       <c r="I49" s="5"/>
       <c r="J49" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K49" s="5" t="s">
-        <v>233</v>
+        <v>252</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>234</v>
+        <v>253</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>235</v>
+        <v>254</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
-        <v>236</v>
+        <v>255</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>92</v>
+        <v>245</v>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G50" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H50" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H50" s="5" t="s">
+        <v>256</v>
       </c>
       <c r="I50" s="5"/>
       <c r="J50" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>237</v>
+        <v>257</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>238</v>
+        <v>258</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>239</v>
+        <v>259</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>135</v>
+        <v>260</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>22</v>
+        <v>245</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H51" s="5" t="s">
-        <v>240</v>
+        <v>261</v>
       </c>
       <c r="I51" s="5"/>
       <c r="J51" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>241</v>
+        <v>262</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>242</v>
+        <v>263</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>243</v>
+        <v>264</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
-        <v>244</v>
+        <v>265</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-        </is>
+        <v>245</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>148</v>
       </c>
       <c r="F52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H52" s="5" t="s">
-        <v>245</v>
+        <v>266</v>
       </c>
       <c r="I52" s="5"/>
       <c r="J52" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>246</v>
+        <v>267</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>247</v>
+        <v>268</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>248</v>
+        <v>269</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="s">
-        <v>249</v>
+        <v>270</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>22</v>
+        <v>245</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H53" s="5" t="s">
-        <v>250</v>
+        <v>271</v>
       </c>
       <c r="I53" s="5"/>
       <c r="J53" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>251</v>
+        <v>272</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>252</v>
+        <v>273</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>253</v>
+        <v>274</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="s">
-        <v>254</v>
+        <v>275</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>92</v>
+        <v>276</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>126</v>
+        <v>148</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="G54" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H54" s="5" t="s">
-        <v>255</v>
+        <v>277</v>
       </c>
       <c r="I54" s="5"/>
       <c r="J54" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>256</v>
+        <v>278</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>257</v>
+        <v>279</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>258</v>
+        <v>280</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="s">
-        <v>135</v>
+        <v>281</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>14</v>
+        <v>282</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>92</v>
+        <v>283</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>126</v>
-[...4 lines deleted...]
-        </is>
+        <v>284</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>285</v>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I55" s="5"/>
       <c r="J55" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>259</v>
+        <v>286</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>260</v>
+        <v>287</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>261</v>
+        <v>288</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
-        <v>21</v>
+        <v>289</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>92</v>
+        <v>245</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>262</v>
+        <v>290</v>
       </c>
       <c r="F56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H56" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I56" s="5"/>
+      <c r="H56" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>292</v>
+      </c>
       <c r="J56" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>263</v>
+        <v>293</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>264</v>
+        <v>294</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>265</v>
+        <v>295</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
-        <v>266</v>
+        <v>296</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>92</v>
+        <v>245</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="s">
-        <v>267</v>
+        <v>297</v>
       </c>
       <c r="I57" s="5"/>
       <c r="J57" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>268</v>
+        <v>298</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>269</v>
+        <v>299</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>21</v>
+        <v>301</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="D58" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H58" s="5" t="s">
-        <v>271</v>
+        <v>302</v>
       </c>
       <c r="I58" s="5"/>
       <c r="J58" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>272</v>
+        <v>303</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>273</v>
+        <v>304</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>274</v>
+        <v>305</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
-        <v>275</v>
+        <v>306</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>92</v>
+        <v>276</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H59" s="5" t="s">
-        <v>276</v>
+      <c r="H59" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I59" s="5"/>
       <c r="J59" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>277</v>
+        <v>307</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>278</v>
+        <v>308</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>279</v>
+        <v>309</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>280</v>
+        <v>310</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>245</v>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F60" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G60" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H60" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H60" s="5" t="s">
+        <v>261</v>
       </c>
       <c r="I60" s="5"/>
       <c r="J60" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>281</v>
+        <v>311</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>282</v>
+        <v>312</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>283</v>
+        <v>313</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
-        <v>284</v>
+        <v>314</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>245</v>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H61" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H61" s="5" t="s">
+        <v>315</v>
       </c>
       <c r="I61" s="5"/>
       <c r="J61" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>285</v>
+        <v>316</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>286</v>
+        <v>317</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>287</v>
+        <v>318</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
-        <v>288</v>
+        <v>319</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-        </is>
+        <v>245</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>320</v>
       </c>
       <c r="F62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H62" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I62" s="5"/>
+      <c r="H62" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>322</v>
+      </c>
       <c r="J62" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>289</v>
+        <v>323</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>290</v>
+        <v>324</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>291</v>
+        <v>325</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
-        <v>292</v>
+        <v>326</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>245</v>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H63" s="5" t="s">
-        <v>293</v>
+        <v>327</v>
       </c>
       <c r="I63" s="5"/>
       <c r="J63" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>294</v>
+        <v>328</v>
       </c>
       <c r="L63" s="6" t="s">
-        <v>295</v>
+        <v>329</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>296</v>
+        <v>330</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>297</v>
+        <v>331</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>298</v>
+        <v>14</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>245</v>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F64" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H64" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I64" s="5"/>
       <c r="J64" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>300</v>
+        <v>332</v>
       </c>
       <c r="L64" s="6" t="s">
-        <v>301</v>
+        <v>333</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>302</v>
+        <v>334</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
-        <v>303</v>
+        <v>335</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>245</v>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F65" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H65" s="5" t="s">
-        <v>304</v>
+        <v>336</v>
       </c>
       <c r="I65" s="5"/>
       <c r="J65" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>300</v>
+        <v>337</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>305</v>
+        <v>338</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>306</v>
+        <v>339</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
-        <v>135</v>
+        <v>340</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>22</v>
+        <v>245</v>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H66" s="5" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="I66" s="5"/>
+        <v>341</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>342</v>
+      </c>
       <c r="J66" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>307</v>
+        <v>343</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>308</v>
+        <v>344</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>309</v>
+        <v>345</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>310</v>
+        <v>346</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>245</v>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F67" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H67" s="5" t="s">
-        <v>311</v>
+        <v>347</v>
       </c>
       <c r="I67" s="5"/>
       <c r="J67" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K67" s="5" t="s">
-        <v>312</v>
+        <v>348</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>313</v>
+        <v>349</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>314</v>
+        <v>350</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
-        <v>315</v>
+        <v>351</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>92</v>
+        <v>245</v>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G68" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H68" s="5" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I68" s="5"/>
+        <v>352</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>353</v>
+      </c>
       <c r="J68" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K68" s="5" t="s">
-        <v>316</v>
+        <v>354</v>
       </c>
       <c r="L68" s="6" t="s">
-        <v>317</v>
+        <v>355</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>318</v>
+        <v>356</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="s">
-        <v>319</v>
+        <v>357</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>22</v>
+        <v>245</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H69" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I69" s="5"/>
+      <c r="H69" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>353</v>
+      </c>
       <c r="J69" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K69" s="5" t="s">
-        <v>321</v>
+        <v>358</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>322</v>
+        <v>359</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>323</v>
+        <v>360</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="s">
-        <v>324</v>
+        <v>361</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>92</v>
+        <v>245</v>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F70" s="5" t="s">
-        <v>57</v>
+      <c r="F70" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H70" s="5" t="s">
-        <v>276</v>
+        <v>362</v>
       </c>
       <c r="I70" s="5"/>
       <c r="J70" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K70" s="5" t="s">
-        <v>325</v>
+        <v>363</v>
       </c>
       <c r="L70" s="6" t="s">
-        <v>326</v>
+        <v>364</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>327</v>
+        <v>365</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
-        <v>328</v>
+        <v>366</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>329</v>
+        <v>14</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>245</v>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H71" s="5" t="s">
-        <v>331</v>
+      <c r="H71" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I71" s="5"/>
       <c r="J71" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K71" s="5" t="s">
-        <v>332</v>
+        <v>367</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>333</v>
+        <v>368</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>334</v>
+        <v>369</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
-        <v>335</v>
+        <v>370</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>298</v>
+        <v>153</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>183</v>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="F72" s="5" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="s">
-        <v>336</v>
+        <v>371</v>
       </c>
       <c r="I72" s="5"/>
       <c r="J72" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>337</v>
+        <v>372</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>338</v>
+        <v>373</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>339</v>
+        <v>374</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
-        <v>340</v>
+        <v>370</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>375</v>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F73" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H73" s="5" t="s">
-        <v>341</v>
+        <v>376</v>
       </c>
       <c r="I73" s="5"/>
       <c r="J73" s="5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K73" s="5" t="s">
-        <v>342</v>
+        <v>377</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>343</v>
+        <v>378</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>344</v>
-[...287 lines deleted...]
-      <c r="K80" s="5" t="s">
         <v>379</v>
-      </c>
-[...14179 lines deleted...]
-        <v>1848</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
@@ -37401,364 +8300,44 @@
     <hyperlink ref="M49" r:id="rId54"/>
     <hyperlink ref="M50" r:id="rId55"/>
     <hyperlink ref="M51" r:id="rId56"/>
     <hyperlink ref="M52" r:id="rId57"/>
     <hyperlink ref="M53" r:id="rId58"/>
     <hyperlink ref="M54" r:id="rId59"/>
     <hyperlink ref="M55" r:id="rId60"/>
     <hyperlink ref="M56" r:id="rId61"/>
     <hyperlink ref="M57" r:id="rId62"/>
     <hyperlink ref="M58" r:id="rId63"/>
     <hyperlink ref="M59" r:id="rId64"/>
     <hyperlink ref="M60" r:id="rId65"/>
     <hyperlink ref="M61" r:id="rId66"/>
     <hyperlink ref="M62" r:id="rId67"/>
     <hyperlink ref="M63" r:id="rId68"/>
     <hyperlink ref="M64" r:id="rId69"/>
     <hyperlink ref="M65" r:id="rId70"/>
     <hyperlink ref="M66" r:id="rId71"/>
     <hyperlink ref="M67" r:id="rId72"/>
     <hyperlink ref="M68" r:id="rId73"/>
     <hyperlink ref="M69" r:id="rId74"/>
     <hyperlink ref="M70" r:id="rId75"/>
     <hyperlink ref="M71" r:id="rId76"/>
     <hyperlink ref="M72" r:id="rId77"/>
     <hyperlink ref="M73" r:id="rId78"/>
-    <hyperlink ref="M74" r:id="rId79"/>
-[...318 lines deleted...]
-    <hyperlink ref="M393" r:id="rId398"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>