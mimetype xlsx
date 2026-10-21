--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1125,89 +1125,50 @@
 Selvportræt, og i dette Øjeblik har jeg faaet
 den Ide, at gøre rigtig meget ved den,
 for Modellen er grulig morsom -
 ja det er virkelig sandt! og holder jeg 
 ud kan den blive god.
 Farvel! nu skal jeg hen med Brevet. 
 Olivia
 Forresten kan jeg fortælle en stor og glædelig Nyhed
 saa stor at det forekommer mig uoverkommeligt
 at forklare det, derfor er jeg gaaet udenom
 som Katten om d. [ulæselig]. Studierne jeg
 skal gøre i Kbh. er til Dekoration af 
 Ligkapellet her, som man har bedt 
 mig dekorere (et lille Hjørne) et Arbejde paa
 1000 Kr. hvoraf dog nogle vil gaa til 
 Murværk o.l. - men c. 800. Det 
 skal være 2 Engle. - til Sommer
 Men jeg ved egentlig saa lidt om det selv,
 derfor kan jeg ikke skrive meget, men 
 I kan jo nok regne ud at jeg er glad,
 for at have faaet Lov at prøve mine
 Kræfter. Paa Torsdag er det den 5te
 her vil jeg gærne have Fødselsdagsbrev.</t>
   </si>
   <si>
-    <t>Olivia Holm-Møller spørger Thora og Signe Constantin-Hansen om de vil besøge hende.</t>
-[...37 lines deleted...]
-  <si>
     <t>Jul 1903</t>
   </si>
   <si>
     <t>J. C. Christiansen
 N. Christof Hansen
 Jørgen Peter Melbye
 Alexander Christian Paulsen</t>
   </si>
   <si>
     <t>Olivia Holm-Møller sender en julehilsen, hvor hun fortæller om sit arbejde med udsmykningsopgaven i Østre Kapel i Vejle.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/L7La</t>
   </si>
   <si>
     <t>Kære Thora og Signe!
 Glædelig Jul! rigtig glædelig Jul!
 og gid I faa mere Glæde af den nuværende
 en den daværende Slave - jeg var vist en 
 stram Dame den Jul.
 Uh, som jeg har haft travlt med at
 lave Skitser, det skulle været en Dødsengel
 men saa lavede jeg en Juleengel - Englen 
 der forkynder Julebud. Nu har jeg haft
 to Besøg - Arkitekten og Giveren - og
@@ -1249,50 +1210,89 @@
 flittig og flink jeg har været, havde jeg altid
 saa gode Dage endte jeg vist med at blive
 et godt Menneske. Sikken Julestemning 
 det giver at lave Juleengle! Men nu 
 er denne Julestemning saa stærk, at jeg ikke 
 kan bestille mere - og nu siger jeg med 
 Thora ”der er saa utaalmodigt at vente”!
 Og saa skulle I lige se mit Værelse nu – et helt 
 Atelier er det – rigtig til at "gøre alt muligt i"
 om det saa er at støbe saa generer det ikke 
 en Bitte. Paa Onsdag Eftermiddag
 rejser jeg hjem, mellem Jul og Nytaar
 fra 28-31 skal jeg til Viborg - saa igen 
 hjem. Thora, du skulle ta og rejse til 
 Viborg i de Dage! - Højskolehjemmet. 
 Mandag skal jeg begynde her igen for
 at blive færdig til Februar. Jeg fik ikke Lov
 at gaa paa Dekorationsskolen - ”den har 
 ingen kvindelig Afdeling”.
 Kære Venner, det er jo altsammen om 
 mig selv - det det ser jo rædsomt udannet ud,
 men jeg ved ikke hvad jeg ellers skal skrive 
 om, for Hoved og Hjærte er fulde af Juleengle.
 Først og sidst - glædelig Jul!
 Oliv.</t>
+  </si>
+  <si>
+    <t>Olivia Holm-Møller spørger Thora og Signe Constantin-Hansen om de vil besøge hende.</t>
+  </si>
+  <si>
+    <t>https://olivia-holm-moeller.ktdk.dk/d/WeUU</t>
+  </si>
+  <si>
+    <t>Kære!
+I Aftes begyndte jeg paa et
+længere Julebrev til Jer, men nu
+har jeg faaet en udemærket Ide.
+Kom her til Mandag Nat og
+rejs til Kolding om Morgenen,
+saa kan vi have det rart 
+nogle Timer, det er næsten ogsaa
+den eneste tid jeg kan tage mod
+Gæster. Gør det! Vil I ikke godt?
+Og sov saa godt i Toget, saa I 
+ikke behøver Søvn fra Kl. c 3-4
+Uh kan I ikke godt gøre det,
+nu kan jeg næsten ikke faa den 
+Plan af Hovedet igen. Gid jeg 
+kunde gøre mit Ønske til en 
+Befaling.
+I maa! maa! maa! gøre det!
+Jeg skal have en udmærket Kop 
+Kaffe til Jer og hvis I i Forvejen
+pr. Brev udtaler et saadant Ønske,
+da ogsaa en Bøf. (paa Dansk) en 
+engelsk Bøf. 
+Gid I da kunde, jeg faar nok
+lige Orden paa Tingene til 
+den Tid. Fik Tøjet i Forgaars
+takker meget, men det kan 
+jeg jo gøre naar vi sees paa
+Mandag Nat.
+Olivia
+Skyttehusgade 29 Vejle</t>
   </si>
   <si>
     <t>Udateret. Fredag</t>
   </si>
   <si>
     <t>Juliane Vilhelmine Andresen</t>
   </si>
   <si>
     <t>Olivia Holm-Møller har endelig fået svar fra Juliane Andresen og fortæller, at hun rejser fra Vejen st. mandag morgen.</t>
   </si>
   <si>
     <t>https://olivia-holm-moeller.ktdk.dk/d/wVl2</t>
   </si>
   <si>
     <t>Fredag
 Kære Thora og Signe! Vi takker begge mange, mange Gange. 
 Nu endelig, i dette Øjeblik, fik jeg Svar fra Andresen, kunne haft
 det for tre Dage siden, da jeg var saa heldig at opsnappe dit Brev 
 og straks sende det til hende, saa hun havde det Mandag,
 saa mente jeg jo, Snøvlehovedet kunne have skrevet straks
 og jeg vente at svare Jer til jeg ogsaa fik hendes Svar, men ak!
 I har nok tænkt, at vi begge to var utaknemmelige Asener
 hvad vi dog ikke er nogle af os. 
 Dette er Udbrud af min sammenknugede Samvittighed.
 Jeg er jo rædsomt glad for det, Andresens Brev lyder paa at hun
@@ -4975,51 +4975,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/aA0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/WqS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Ib5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/FfWc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/AjYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/EIEU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/vgas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ZtzG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Ug8H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/g0YQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/c29H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/UUjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/YLt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/snnY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/atYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/JCIc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/wRjF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/hGjX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/WeUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/L7La" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/wVl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Oleu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/p8va" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ynHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/4ddN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ARWv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/aVs7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/G3vt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/cQ0H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Pzzr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/9z40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/rJql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/kr0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/kDl8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ZT42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/GYIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/bIzB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/NCQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/crR6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ngok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/M3AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/jyD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Pzv4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/fCX3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/9m5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/jp7h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/hpm0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/rPV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/XeOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/UsOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/k8z7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/QQRI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Fbc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/YLHu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/dCGU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/EExn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ASyS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/sC1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/fCXG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/j2FU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/bFn0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ZVRB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/i3mz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/KrNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/NgK7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Ys3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/epcE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/61mJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/dG8s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/EyiS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Hn2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/EBI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/uzNt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/YtKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/SW7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/3kcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/htx9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/JvNV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ZamC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/E2bP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/w8MR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ObC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/vEIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/6zXQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/aA0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/WqS0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Ib5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/FfWc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/AjYF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/EIEU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/vgas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ZtzG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Ug8H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/g0YQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/c29H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/UUjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/YLt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/snnY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/atYc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/JCIc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/wRjF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/hGjX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/L7La" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/WeUU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/wVl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Oleu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/p8va" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ynHr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/4ddN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ARWv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/aVs7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/G3vt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/cQ0H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Pzzr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/9z40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/rJql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/kr0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/kDl8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ZT42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/GYIQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/bIzB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/NCQm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/crR6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ngok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/M3AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/jyD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Pzv4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/fCX3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/9m5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/jp7h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/hpm0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/rPV5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/XeOo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/UsOB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/k8z7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/QQRI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Fbc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/YLHu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/dCGU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/EExn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ASyS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/sC1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/fCXG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/j2FU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/bFn0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ZVRB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/i3mz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/KrNk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/NgK7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Ys3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/epcE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/61mJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/dG8s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/EyiS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/Hn2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/EBI7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/uzNt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/YtKW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/SW7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/3kcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/htx9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/JvNV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ZamC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/E2bP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/w8MR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/ObC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/vEIy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://olivia-holm-moeller.ktdk.dk/d/6zXQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M85"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -5838,119 +5838,119 @@
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="5" t="s">
         <v>102</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>103</v>
       </c>
       <c r="M19" s="5" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>47</v>
+        <v>105</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="F20" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F20" s="5" t="s">
+        <v>25</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H20" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H20" s="5" t="s">
+        <v>106</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>108</v>
+        <v>47</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="F21" s="5" t="s">
-        <v>25</v>
+      <c r="F21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H21" s="5" t="s">
-        <v>109</v>
+      <c r="H21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="5" t="s">
         <v>110</v>
       </c>
       <c r="L21" s="6" t="s">
         <v>111</v>
       </c>
       <c r="M21" s="5" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>15</v>
       </c>